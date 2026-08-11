--- v0 (2025-12-08)
+++ v1 (2026-08-11)
@@ -1,4826 +1,5224 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2CA7AA8E" w14:textId="4E61254D" w:rsidR="00251C52" w:rsidRDefault="00251C52" w:rsidP="00251C52">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="515A2FDC" w14:textId="1C69AC30" w:rsidR="009E6783" w:rsidRPr="009E6783" w:rsidRDefault="00040229" w:rsidP="00040229">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk103528483"/>
-      <w:r w:rsidRPr="00C47DE2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00192434">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
+          <w:iCs/>
           <w:noProof/>
-          <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3746E05B" wp14:editId="3519C393">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77AA6105" wp14:editId="215425FD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>1224915</wp:posOffset>
+              <wp:posOffset>1253490</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:posOffset>130175</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="676910" cy="585470"/>
-[...10 lines deleted...]
-            <wp:docPr id="796833165" name="Obraz 10" descr="Logo of Committee on Publication Ethics"/>
+            <wp:extent cx="180975" cy="180975"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="2" name="Obraz 3" descr="ikona ORCID"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="796833165" name="Obraz 10" descr="Logo of Committee on Publication Ethics"/>
+                    <pic:cNvPr id="0" name="Obraz 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="676910" cy="585470"/>
+                      <a:ext cx="180975" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00C47DE2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A447D6" w:rsidRPr="00192434">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
+          <w:iCs/>
           <w:noProof/>
-          <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3870A0F1" wp14:editId="53DAFC6A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F5BCEA" wp14:editId="4E8AAC65">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>679</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>4685030</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>64770</wp:posOffset>
+              <wp:posOffset>-457835</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1097280" cy="396240"/>
-[...10 lines deleted...]
-            <wp:docPr id="1510804330" name="Obraz 9" descr="Licence creative commons"/>
+            <wp:extent cx="732790" cy="638175"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:wrapNone/>
+            <wp:docPr id="10" name="Obraz 12" descr="Obraz zawierający tekst&#10;&#10;Opis wygenerowany automatycznie">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1510804330" name="Obraz 9" descr="Licence creative commons"/>
+                    <pic:cNvPr id="0" name="Obraz 12" descr="Obraz zawierający tekst&#10;&#10;Opis wygenerowany automatycznie">
+                      <a:hlinkClick r:id="rId9"/>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1097280" cy="396240"/>
+                      <a:ext cx="732790" cy="638175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
+            <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
-            <wp14:sizeRelV relativeFrom="page">
+            <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00C47DE2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0004059A" w:rsidRPr="00192434">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="16"/>
-[...30 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author 1 Name(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="0004059A" w:rsidRPr="00192434">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="16"/>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="0004059A" w:rsidRPr="00040229">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+            <w:bCs/>
+            <w:iCs/>
+            <w:spacing w:val="-14"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://orcid.org/xxxxxxxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007164F4" w:rsidRPr="00040229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="0000BF"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B308B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="0000BF"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="007164F4" w:rsidRPr="00040229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Corresponding Author</w:t>
+      </w:r>
+      <w:r w:rsidR="002B308B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEAEE6E" w14:textId="4D8DE44D" w:rsidR="009E6783" w:rsidRPr="00040229" w:rsidRDefault="0004059A" w:rsidP="00040229">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00040229">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Academic degree of Author 1, Affiliation</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6783" w:rsidRPr="00040229">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, e-mail:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040229">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6184AE8F" w14:textId="0FC24D27" w:rsidR="007164F4" w:rsidRDefault="007164F4" w:rsidP="009E03E2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5580"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00192434">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="16"/>
-[...59 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5318E" w:rsidRPr="00192434">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192434">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Name(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00040229">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+            <w:bCs/>
+            <w:iCs/>
+            <w:spacing w:val="-14"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://orcid.org/xxxxxxxxx</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41B5D5C0" w14:textId="67A199E3" w:rsidR="00251C52" w:rsidRDefault="00251C52" w:rsidP="00251C52">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="029CDF63" w14:textId="6006558B" w:rsidR="007164F4" w:rsidRPr="00040229" w:rsidRDefault="007164F4" w:rsidP="00D731E6">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00040229">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Academic degree of Author 1, Affiliation, e-mail:…</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="32C31A44" w14:textId="02F2AC54" w:rsidR="00173546" w:rsidRPr="00AF67F2" w:rsidRDefault="006F5D9B" w:rsidP="00AF67F2">
-[...19 lines deleted...]
-          <w:u w:val="none"/>
+    <w:p w14:paraId="4EC9ADD4" w14:textId="7551C4C6" w:rsidR="009E6783" w:rsidRPr="002B308B" w:rsidRDefault="009E6783" w:rsidP="00153FF9">
+      <w:pPr>
+        <w:pStyle w:val="PaperTitle"/>
+        <w:spacing w:before="600" w:after="360"/>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E82B73">
+        <w:rPr>
+          <w:sz w:val="40"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F462B02" wp14:editId="3D9997B8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D42E2BE" wp14:editId="035841A5">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-1270</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-39370</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>447040</wp:posOffset>
+                  <wp:posOffset>94615</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5760000" cy="0"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="5612130" cy="0"/>
+                <wp:effectExtent l="0" t="19050" r="7620" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="3" name="Łącznik prosty 3">
-[...5 lines deleted...]
-                </wp:docPr>
+                <wp:docPr id="7" name="Łącznik prosty 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5760000" cy="0"/>
+                          <a:ext cx="5612130" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln>
+                        <a:noFill/>
+                        <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
-                            <a:srgbClr val="4A7EBB"/>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
                           </a:solidFill>
+                          <a:prstDash val="solid"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="61329174" id="Łącznik prosty 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="-.1pt,35.2pt" to="453.45pt,35.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaKpibMwIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNmO0zAUfUfiHyy/t0naTtuJmo6adsoL&#10;gorlA1zHbi28RLbpAuKBB/4M/otrZ5kRILGISnVi+557z7lLFncXJdGJWSeMLnA2TDFimppK6EOB&#10;377ZDuYYOU90RaTRrMBX5vDd8umTxbnO2cgcjayYReBEu/xcF/jofZ0niaNHpogbmpppuOTGKuJh&#10;aw9JZckZvCuZjNJ0mpyNrWprKHMOTjfNJV5G/5wz6l9y7phHssDAzcfVxnUf1mS5IPnBkvooaEuD&#10;/AMLRYSGoL2rDfEEvbfiJ1dKUGuc4X5IjUoM54KyqAHUZOkPal4fSc2iFkiOq/s0uf/nlr447SwS&#10;VYHHGGmioETfPn/9Qj9o8Q5BXp2/onFUxi7+ufNBI7w12j6us/l4M9tOB+Xkdj6YjMvx4HYyLwfZ&#10;bDQvb0ar1fR+8imgK0Zz+BtLvDixLtFw8mdK2pqHHM2SBz8YnQjUNQtVTCKv7hmZJufa5VFgaIf4&#10;utY7C8Zh5+qdDWou3KrwhFqgS2yMa98YQSmFw5vZNIUfRrS7g3AdsLbOP2NGQboc9JcUOtSM5OQE&#10;LBpmnUk4ljqszkhRbYWUcWMP+7W0jZrJanZflq2kR2YQMUCjqIZ7VOGvkjVuXzEOhQS2WQwfR4j1&#10;bgmlTPsuVVKDdYBxoNAD098DW/sAZXG8/gbcI2Jko30PVkIb+6vo/tJR5o19l4FGd0jB3lTXWNWY&#10;GpiT2ATtTIdBfLyP8Icvz/I7AAAA//8DAFBLAwQUAAYACAAAACEAcziFzNwAAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyOy07DMBBF90j8gzVI7FqbCvoIcSqo1IoNErSoazce4kA8jmK3Dfl6BrGA&#10;5X3o3pMve9+IE3axDqThZqxAIJXB1lRpeNutR3MQMRmypgmEGr4wwrK4vMhNZsOZXvG0TZXgEYqZ&#10;0eBSajMpY+nQmzgOLRJn76HzJrHsKmk7c+Zx38iJUlPpTU384EyLK4fl5/boNQx2vnp5cpvh+XE/&#10;G+6quFtv9h9aX1/1D/cgEvbprww/+IwOBTMdwpFsFI2G0YSLGmbqFgTHCzVdgDj8GrLI5X/+4hsA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCaKpibMwIAAMEEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBzOIXM3AAAAAcBAAAPAAAAAAAAAAAAAAAA&#10;AI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" strokecolor="#4a7ebb"/>
+              <v:line w14:anchorId="799E0905" id="Łącznik prosty 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page" from="-3.1pt,7.45pt" to="438.8pt,7.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyv1YLuQEAAGgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySFLiVquhJblRcu&#10;Ky18wNR2Eku+yWOa9u8ZO213gTfEizMXz/GZM5PN/ckadlQRtXcdbxY1Z8oJL7UbOv7j+/7NmjNM&#10;4CQY71THzwr5/fb1q80UWrX0ozdSRUYgDtspdHxMKbRVhWJUFnDhg3KU7H20kMiNQyUjTIRuTbWs&#10;67tq8lGG6IVCpOhuTvJtwe97JdK3vkeVmOk4cUvljOU85LPabqAdIoRRiwsN+AcWFrSjR29QO0jA&#10;fkb9F5TVInr0fVoIbyvf91qo0gN109R/dPM0QlClFxIHw00m/H+w4uvxwT1GkmEK2GJ4jLmLUx9t&#10;/hI/dipinW9iqVNigoKru2bZvCVNxTVXPReGiOmT8pZlo+NGu9wHtHD8jIkeo6vXKzns/F4bU2Zh&#10;HJs6vlyv3q8IGmglegOJTBtkx9ENnIEZaNdEigUSvdEyl2cgjMPhwUR2BJr3u/26+bibL40g1Rz9&#10;sKrry9wR0hcv53BTX+PE7QJTeP6Gn0nvAMe5pqTyClGJcfl9VVbu0uOzotk6eHkuQlfZo3GWssvq&#10;5X156ZP98gfZ/gIAAP//AwBQSwMEFAAGAAgAAAAhADtQqWveAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FuwjAQRO+V+g/WVuoNHBAKNI2DqkhcaC+kSBU3Ey9JRLxOYwPJ33erHspxZ0azb9L1&#10;YFtxxd43jhTMphEIpNKZhioF+8/NZAXCB01Gt45QwYge1tnjQ6oT4260w2sRKsEl5BOtoA6hS6T0&#10;ZY1W+6nrkNg7ud7qwGdfSdPrG5fbVs6jKJZWN8Qfat1hXmN5Li5Wwcd42O7zsF18fR/G92jY5P60&#10;K5R6fhreXkEEHMJ/GH7xGR0yZjq6CxkvWgWTeM5J1hcvINhfLZcxiOOfILNU3g/IfgAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAyv1YLuQEAAGgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA7UKlr3gAAAAgBAAAPAAAAAAAAAAAAAAAAABMEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="#4a7ebb" strokeweight="2.25pt">
+                <w10:wrap anchorx="margin"/>
+              </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00453D52" w:rsidRPr="00AF67F2">
-[...5 lines deleted...]
-        <w:t>– Heading 1</w:t>
+      <w:r w:rsidR="000A10F7" w:rsidRPr="002B308B">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paper title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1431C4F7" w14:textId="654077C0" w:rsidR="00E22A8E" w:rsidRPr="00C27582" w:rsidRDefault="00E24CDD" w:rsidP="00E24CDD">
-[...10 lines deleted...]
-          <w:rStyle w:val="Hipercze"/>
+    <w:p w14:paraId="2A1E7CE0" w14:textId="77777777" w:rsidR="009E6783" w:rsidRPr="009E6783" w:rsidRDefault="009E6783" w:rsidP="00153FF9">
+      <w:pPr>
+        <w:pStyle w:val="AbstractarticletitleinEng"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00153FF9">
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA97590" w14:textId="5EE79E55" w:rsidR="009E6783" w:rsidRPr="00153FF9" w:rsidRDefault="009E6783" w:rsidP="00153FF9">
+      <w:pPr>
+        <w:pStyle w:val="AbstracttextJOFFL"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00153FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>The purpose of the article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A16E2" w:rsidRPr="00153FF9">
+        <w:t>Provide a concise summary of the article in 150–250 words. Include the study's objective</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153FF9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76100D7F" w14:textId="6080F611" w:rsidR="009E6783" w:rsidRPr="00153FF9" w:rsidRDefault="009E6783" w:rsidP="00153FF9">
+      <w:pPr>
+        <w:pStyle w:val="AbstracttextJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00153FF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Methodology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153FF9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A16E2" w:rsidRPr="00153FF9">
+        <w:t>Include methodology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153FF9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E2A876" w14:textId="72BE8407" w:rsidR="009E6783" w:rsidRPr="00153FF9" w:rsidRDefault="009E6783" w:rsidP="00153FF9">
+      <w:pPr>
+        <w:pStyle w:val="AbstracttextJOFFL"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00153FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Results of the research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A16E2" w:rsidRPr="00153FF9">
+        <w:t>Include results and conclusions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153FF9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7265A349" w14:textId="6718E7A2" w:rsidR="009E6783" w:rsidRPr="00153FF9" w:rsidRDefault="009E6783" w:rsidP="00153FF9">
+      <w:pPr>
+        <w:pStyle w:val="AbstracttextJOFFL"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00153FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A16E2" w:rsidRPr="00153FF9">
+        <w:t>3–5 keywords separated by commas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4036215A" w14:textId="25A5E2D8" w:rsidR="009E6783" w:rsidRPr="009E6783" w:rsidRDefault="00D1300D" w:rsidP="009E6783">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65A5D21C" wp14:editId="03B60E14">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FC0F981" wp14:editId="4EB3A56E">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-1905</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-50165</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>457200</wp:posOffset>
+                  <wp:posOffset>1327150</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5760000" cy="0"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="5650230" cy="434340"/>
+                <wp:effectExtent l="0" t="0" r="7620" b="3810"/>
                 <wp:wrapNone/>
-                <wp:docPr id="11" name="Łącznik prosty 11">
-[...6 lines deleted...]
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="1" name="Pole tekstowe 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr/>
-                      <wps:spPr>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5760000" cy="0"/>
+                          <a:ext cx="5650230" cy="434340"/>
                         </a:xfrm>
-                        <a:prstGeom prst="line">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="3175">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
                       </wps:spPr>
-                      <wps:style>
-[...13 lines deleted...]
-                      <wps:bodyPr/>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="25A8A1F6" w14:textId="02E43377" w:rsidR="009E6783" w:rsidRPr="004F5725" w:rsidRDefault="00D1300D" w:rsidP="009E6783">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C47DE2">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Funding information:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C47DE2">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Not applicable</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> / in case of funding, please provide details</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C47DE2">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C47DE2">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Conflicts of interests:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C47DE2">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> None. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C47DE2">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Ethical considerations:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C47DE2">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> The Author</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>/Authors</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C47DE2">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> assure</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>s/assure</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C47DE2">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> of no violations of publication ethics and take</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>s/take</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C47DE2">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> full responsibility for the content of the publicatio</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009E6783" w:rsidRPr="004F5725">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="07D9C723" id="Łącznik prosty 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="-.15pt,36pt" to="453.4pt,36pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtuNaoFwIAAIIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/t0nabtuN2q62LcsL&#10;gmoXPsDrjFuL+CLb9ALigQf+DP6LsdOkCBACRKQ4vsyZmXNmnNnNUdVkD85Lo+e06OeUgOamkno7&#10;p29e3/WmlPjAdMVqo2FOT+DpzeLpk9nBljAwO1NX4Ag60b482DndhWDLLPN8B4r5vrGg8VAYp1jA&#10;pdtmlWMH9K7qbJDn4+xgXGWd4eA97q6bQ7pI/oUAHl4J4SGQek4xt5BGl8bHOGaLGSu3jtmd5Oc0&#10;2D9koZjUGLRztWaBkXdO/uRKSe6MNyL0uVGZEUJySByQTZH/wOZhxywkLiiOt51M/v+55S/3G0dk&#10;hbUrKNFMYY2+fvrymb/X8i1BYX04ETyK3OAYXvhwnjXsPqyK6XA9uRv3lqPraW80XA5716PpsldM&#10;BtPl1eD2dvxs9DGiK+AlvsaxIPfQSo07f8blXPWo0iS7+KFkz7CyRaxjljJsvynT7GB9mSjGhkjT&#10;ld44NI4rbzcusjkKp+IXq0GOqTVOXWsgZ8Jx82oyzvGhhLdnGK4FWufDczAK9fLYYbXUsWqsZHvM&#10;osmsNcH0LqHTLJxqiMa1vgeBlcBgjdzpDsCqdg1Hxjno0DJN1hEmZF13wDyF/S3wbB+hkO7H34A7&#10;RIpsdOjASmrjfhU9HNuURWPfKtDwjhI8muqUipKkwUZPNTxfyniTvl8n+OXXsfgGAAD//wMAUEsD&#10;BBQABgAIAAAAIQBXA8Sl3wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytx&#10;Qa3TQn8IcSpAqnoAhNrwAG68JFHjdRQ7acrTs4gDHHdmNPtNshlsLXpsfeVIwWwagUDKnamoUPCR&#10;bSdrED5oMrp2hAou6GGTjq4SHRt3pj32h1AILiEfawVlCE0spc9LtNpPXYPE3qdrrQ58toU0rT5z&#10;ua3lPIqW0uqK+EOpG3wuMT8dOqtgt33Cl8WlK+7MYpfd9Nnr29f7Wqnr8fD4ACLgEP7C8IPP6JAy&#10;09F1ZLyoFUxuOahgNedFbN9HS15y/BVkmsj//Ok3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAC241qgXAgAAggQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAFcDxKXfAAAABwEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" strokecolor="#4579b8 [3044]"/>
+              <v:shapetype w14:anchorId="1FC0F981" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Pole tekstowe 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-3.95pt;margin-top:104.5pt;width:444.9pt;height:34.2pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdYdQD8QEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lbWqao6TQ2hpDG&#10;QBr8ANdxGgvbZ85uk/LrOTtZV8EbIpGsO5/93X3fnTfXgzXsqDBocDWfz0rOlJPQaLev+fdv92+u&#10;OAtRuEYYcKrmJxX49fb1q03vK7WADkyjkBGIC1Xva97F6KuiCLJTVoQZeOUo2AJaEcnFfdGg6And&#10;mmJRluuiB2w8glQh0O7dGOTbjN+2SsYvbRtUZKbmVFvMK+Z1l9ZiuxHVHoXvtJzKEP9QhRXaUdIz&#10;1J2Igh1Q/wVltUQI0MaZBFtA22qpMgdiMy//YPPUCa8yFxIn+LNM4f/Bysfjk/+KLA7vYaAGZhLB&#10;P4D8EZiD2064vbpBhL5ToqHE8yRZ0ftQTVeT1KEKCWTXf4aGmiwOETLQ0KJNqhBPRujUgNNZdDVE&#10;JmlztV6ViyWFJMXeLunPXSlE9XzbY4gfFViWjJojNTWji+NDiKkaUT0fSckc3GtjcmONY33Nl/N3&#10;q3zhImJ1pLkz2tb8qkzfOAmJ5AfX5MtRaDPalMC4iXUiOlKOw26gg4n9DpoT8UcY54veAxkd4C/O&#10;epqtmoefB4GKM/PJkYbLdUrI4qWDl87u0hFOElTNI2ejeRvzAI9cb0jrVmcZXiqZaqWZyepM852G&#10;8tLPp15e4fY3AAAA//8DAFBLAwQUAAYACAAAACEACGtiy+AAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPTU/CQBCG7yb+h82YeDGwBY0ttVtiSMQETqLhvHSHtrY72+wuUP31jic9zjtP3o9iOdpe&#10;nNGH1pGC2TQBgVQ501Kt4OP9ZZKBCFGT0b0jVPCFAZbl9VWhc+Mu9IbnXawFm1DItYImxiGXMlQN&#10;Wh2mbkDi39F5qyOfvpbG6wub217Ok+RRWt0SJzR6wFWDVbc7WQWbzV0XOr//HLb3x+/XbL9eOVwr&#10;dXszPj+BiDjGPxh+63N1KLnTwZ3IBNErmKQLJhXMkwVvYiDLZqwcWEnTB5BlIf9PKH8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAXWHUA/EBAADNAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEACGtiy+AAAAAKAQAADwAAAAAAAAAAAAAAAABLBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".25pt">
+                <v:textbox inset="1mm,1mm,1mm,1mm">
+                  <w:txbxContent>
+                    <w:p w14:paraId="25A8A1F6" w14:textId="02E43377" w:rsidR="009E6783" w:rsidRPr="004F5725" w:rsidRDefault="00D1300D" w:rsidP="009E6783">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C47DE2">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Funding information:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C47DE2">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Not applicable</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> / in case of funding, please provide details</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C47DE2">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C47DE2">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Conflicts of interests:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C47DE2">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> None. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C47DE2">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Ethical considerations:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C47DE2">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> The Author</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>/Authors</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C47DE2">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> assure</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>s/assure</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C47DE2">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> of no violations of publication ethics and take</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>s/take</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C47DE2">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> full responsibility for the content of the publicatio</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009E6783" w:rsidRPr="004F5725">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00373109" w:rsidRPr="00E510BB">
-[...73 lines deleted...]
-          <w:sz w:val="16"/>
+      <w:r w:rsidR="00F93FA1" w:rsidRPr="009E6783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="695A4B2A" wp14:editId="123974EE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>640080</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5672786" cy="636270"/>
+                <wp:effectExtent l="0" t="0" r="23495" b="11430"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Grupa 16"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5672786" cy="636270"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="4650105" cy="636104"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="5" name="Obraz 5" descr="Obraz zawierający tekst, clipart&#10;&#10;Opis wygenerowany automatycznie">
+                            <a:hlinkClick r:id="rId13"/>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="23424" y="87464"/>
+                            <a:ext cx="994281" cy="485691"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="6" name="Łącznik prosty 11"/>
+                        <wps:cNvCnPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4640580" cy="0"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+                            <a:solidFill>
+                              <a:srgbClr val="4F81BD">
+                                <a:shade val="95000"/>
+                                <a:satMod val="105000"/>
+                              </a:srgbClr>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                          <a:effectLst/>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="8" name="Pole tekstowe 23" descr="licencja CC-BY" title="treść licencji"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1139879" y="39756"/>
+                            <a:ext cx="3380798" cy="533400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="0">
+                            <a:noFill/>
+                          </a:ln>
+                          <a:effectLst/>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="7F155ACD" w14:textId="77777777" w:rsidR="009E6783" w:rsidRDefault="009E6783" w:rsidP="009E6783">
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t>© by the author, licensee University of Lodz – Lodz University Press, Lodz, Poland. This article is an open access article distributed under the terms and conditions of the Creative Commons Attribution license CC BY-NC-ND 4.0 (</w:t>
+                              </w:r>
+                              <w:hyperlink r:id="rId15" w:history="1">
+                                <w:r w:rsidRPr="00A561B5">
+                                  <w:rPr>
+                                    <w:rStyle w:val="Hipercze"/>
+                                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                    <w:spacing w:val="-4"/>
+                                    <w:sz w:val="16"/>
+                                    <w:szCs w:val="16"/>
+                                    <w:lang w:val="en-US"/>
+                                  </w:rPr>
+                                  <w:t>https://creativecommons.org/licenses/by-nc-nd/4.0</w:t>
+                                </w:r>
+                              </w:hyperlink>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t>).</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="71495757" w14:textId="1F823156" w:rsidR="009E6783" w:rsidRDefault="009E6783" w:rsidP="007F4CA2">
+                              <w:pPr>
+                                <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Received: </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00F93FA1" w:rsidRPr="00F93FA1">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t>xx.xx.xxxx</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">. </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00F93FA1">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Accepted: </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00F93FA1">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t>xx.xx.xxxx</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t>.</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="9" name="Line 23"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="636104"/>
+                            <a:ext cx="4650105" cy="0"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="19050">
+                            <a:solidFill>
+                              <a:srgbClr val="89B137"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="695A4B2A" id="Grupa 16" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:50.4pt;width:446.7pt;height:50.1pt;z-index:251677696;mso-position-horizontal:center;mso-position-horizontal-relative:margin" coordsize="46501,6361" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAEuOBszwBAAAjAwAAA4AAABkcnMvZTJvRG9jLnhtbLyXy24bNxSG9wX6&#10;DsQU6Kq27tfaDmQ5NgK4sVC7CLqkOBwN4xmSJSlL8q6Log/R10neqz/JkWRJdtIGbRZRyOGQcy7f&#10;+Q998mpZFuSBGyuUPE0ax/WEcMlUKuTsNPnl7vKonxDrqExpoSQ/TVbcJq/Ovv3mZKGHvKlyVaTc&#10;EBwi7XChT5PcOT2s1SzLeUntsdJcYjFTpqQOUzOrpYYucHpZ1Jr1ere2UCbVRjFuLZ5exMXkLJyf&#10;ZZy5myyz3JHiNIFtLvya8Dv1v7WzEzqcGapzwSoz6BdYUVIh8dHNURfUUTI34uCoUjCjrMrcMVNl&#10;TWWZYDz4AG8a9T1vroya6+DLbLiY6U2YENq9OH3xseztw5XRt3piEImFniEWYeZ9WWam9P/DSrIM&#10;IVttQsaXjjA87HR7zV6/mxCGtW6r2+xVMWU5An+wjeWvq43tbgcOdzYbG/W2T0Zt/dnajjFasCH+&#10;VRHA6CACnycFu9zc8KQ6pPxHZ5TU3M/1EZKlqRNTUQi3CuAhLd4o+TARbGLiBMGcGCJShCUhkpbg&#10;/WZq6CPBNOWWgbs4fwTC3ND3H/5gK+L4vXU/EFYITY37/rvl6Mfwc6OFJYvVjEtu1ILKFaFzp1AH&#10;K/YoBQ+45YWQ9+NCsPvKK3xiD41nAhOxu1BsXnLpYh0ZXsBBJW0utE2IGXo3zJu0EbLiXQ3ebR2N&#10;blOflmvF7i2RapxTOeMjq1F2EIOdnfH12kHMpnD7UhSFB82P/3M/eDnl0ZUmYIMWOaRFGyGdt48O&#10;rTPcsdwPM9jxM2yPHG4WgtFbO70LFgXjd+yVSLPVbrYTglLo99rdADQdrktlMGg3+40IfLvf6Q5i&#10;gLaHaGPdFVcl8QMEH5aEJNOHa1vZtH4FhbI1Iwwx9QUMFbXrGGJ2QMO/EorbnGrPmT92yzaKPbL9&#10;8XfwCxTvYbCybkUawaPq7bGsNMW+FC3o8aGgIGz1Th9LXlCClmwkAaztRgjwxzJ4NkJ0KJUnK2S5&#10;kGQBJAf1jj+aotNk4B3DUgMOK2cJocUMLYw5E4JuVSHSNZjWzKbjwpAHijbSvuw3zi/iSzlNeXw6&#10;6NTrlfRZ6n5SaXwMiauew43qmKByO+d7vy6ozeOesFSJYSE9Zjx0sooCH9/Inx9NVboKgYZghuR/&#10;JQrQ1yMFE1XwqGFqwUmztZE6qBKuAu8pGY+Pzn9F7xWuQOmh3D7+9eFPUi0L72iFjG9DxC3PFRrL&#10;BqUXSq3RaA36vUFAqDXodbqxmtfF1mr1670BjPQYdVqtdkzOyyx9utqeYakeCNgghpM/myu3nC5D&#10;e9g4F7NHjEK9A0yr2aUAC9fUugk1uIngIW5XWM2VeUzIAjcV4PrbnPpGVryRqPBW1xNG3NOJeTqZ&#10;Pp3IeTlWoBhChK+FITYbV6yHmVHlO1yqRv6rWKKS4dvI23o4dphhAZcyxkejMI798VreanTVRoiM&#10;Z/pu+Y4aXemZQ27eqrWm0OFe0cZ3Pe1SjdDoMhE0b8s4yubrIg64IuLX0BlP9pZUL27eVLaEy7vt&#10;Lzh4t9JAPQp8BXfc4ieeaDJdQCPwju/pIV57rQQBBrm4UVUXo20f2bk5/T8K6V0LKvSsAPYH541W&#10;rxKonddwX5Vp0Nuc0/R1NXZUFHFcFUnI4yclLNz+cOUNUlldz/2d+uk88LD9I+LsbwAAAP//AwBQ&#10;SwMECgAAAAAAAAAhADIQp6qnJwAApycAABUAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZWf/2P/gABBK&#10;RklGAAEBAQDcANwAAP/bAEMAAgEBAQEBAgEBAQICAgICBAMCAgICBQQEAwQGBQYGBgUGBgYHCQgG&#10;BwkHBgYICwgJCgoKCgoGCAsMCwoMCQoKCv/bAEMBAgICAgICBQMDBQoHBgcKCgoKCgoKCgoKCgoK&#10;CgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCv/AABEIAFcA8gMBIgACEQEDEQH/&#10;xAAfAAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJCgv/xAC1EAACAQMDAgQDBQUEBAAAAX0BAgMA&#10;BBEFEiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQzYnKCCQoWFxgZGiUmJygpKjQ1Njc4OTpDREVG&#10;R0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0&#10;tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm5+jp6vHy8/T19vf4+fr/xAAfAQADAQEBAQEB&#10;AQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIEBAMEBwUEBAABAncAAQIDEQQFITEGEkFRB2Fx&#10;EyIygQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZGiYnKCkqNTY3ODk6Q0RFRkdISUpTVFVWV1hZ&#10;WmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TF&#10;xsfIycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4+fr/2gAMAwEAAhEDEQA/AP38ooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiuJ+N37Sv7Ov7M+i2fiX9o749eDPh/puoXX2aw1Lxt4o&#10;tNKt7mfaW8qOS6kRXfapbaCTgE4wDQB21Fch8Gf2gvgN+0b4Sm8ffs9fGzwj480K3vXs7jWvBniS&#10;11S0juERHaFpraR0EirIjFCdwDqSMMM/My/8F+P+CVDftW/8MS/8NJXX/Cyv+Fhf8IR/wj//AAg+&#10;s7f7c+3fYPsv2j7J5OPtPyeZv8v+Ldt5oA+yKKKKACiiigAooooAKKKKACiiigAooooAKKKw/iZ8&#10;R/BXwe+HWvfFj4k+IrfR/DvhnSLjVNd1a8JEVnZwRtLNM+ATtVFZjgE8cA9KAI/il8Wfhh8D/Amo&#10;fFH4zfEPRfCnhrSY1fVPEHiLU4rOys1Z1jUyzSsqIC7ooyRlmUDkgV+SP7XH/B53+wj8I9XufDf7&#10;JvwR8XfGC4tbyFf7YvJh4b0i6gaIO8kEtxFLeF0c+WUls4gSrMrlQpf4x8XeOP21f+Dtr9vy9+FX&#10;gLXdW8A/s3/Dy++2xw3EW6HSrdvMigvbuJH8u61e5XzVjj8wpBG0yoxRZpZv2/8A2DP+CPX/AAT5&#10;/wCCc3h3T7b9nL9nnR4/EdnbhLjx9r1rHf8AiC8cxRxyu17Iu+ISeWGaGDyoAxYrEuSKAPyaT/g+&#10;U1EPmX/gmJHtydy/8LkI/DP9j9fwr6u/Yg/4O5/+Cav7T+saT4D+PFp4g+CviPUY40kuPFkaXWgi&#10;7kmWNYE1KA5RAG3tcXUFrCio5d0AGf1UZVYbWXIPUGvhb/gpT/wb2/8ABO//AIKL+D9XvLz4SaX8&#10;PfiNeLcz6f8AErwTpMVrdi+lKuZ76CLy4tTDOi7xP+9KlxHNCzl6APt3w94i0Lxbodp4m8L6vb6h&#10;puoW0dxY39nMJIbmF1DpLG6kq6MpDBgSCCCDVtmVFLscAck+lfzjf8E1v+CgP7Wn/Buv+3Q//BKX&#10;/go3I958ItW1SNvD+uSXTta+HYrqaVYdb053IDaXPLva5gODE6zSKEniuIZ/0c/4Oqv2kfFv7PH/&#10;AAR68X2Pgy8urO9+Imu6f4QmvbOdo2htbkyTXaEg8pNbW09s69Ctww70AeK/t1f8Hjn7HH7N/wAT&#10;774Wfss/BDVfjVLo+qPZ6p4kh8RR6Nosu1RuayufIuZLwCTchfyY4m274pJUKO037Cf/AAeK/sY/&#10;tK/ETTfhZ+098Eta+DF9rOqi0sPEE2vQ6xoNsrL8j3l35dtLahpMR7vs7xJuDySRxh2T4r/4M8f2&#10;Av2V/wBrH4ifGj41/tLfCHQ/HVx4Gs9DsPDejeKdKgv9Pge+a9knuWt543V5l+xRLG/8AeXglgV/&#10;WP8Aaf8A+Dbb/gk1+1Z8b/DPxn8X/s5W/hldAtp4NV8M/D2RNB0vxMj/ADRm+is0R98TmRllgeGV&#10;y4EryIkaKAc//wAFSf8Ag49/Zh/4JWftFab+zp8Ufgj428VX+qeEbTxDb6p4XeyNr9nuJriJVzNM&#10;jFs27HgYwwwTXJfDX/g7C/4J1fGb4+fDH9mr4VeBviPrHiX4la3oGjpcpodvDp+jahqU8UDW1xLN&#10;cRyu9tJLtkaGGSJip8qSRSGr8mf+Dv3wR4S+Gf8AwUu8D/DrwD4ftdJ0HQfgHoGn6LpNhCI7extI&#10;b3U44oIkXhI0RVVVHAAAHAr9Bv2Hf+CLX/BN79kT/glF4N/4Kuah8Db3xt8XPCPwXtPjJpWt6/4s&#10;1GGKDV4NJTW4IVtrSeKAwRzKqgPG7Mq/MWJNAHun/BUr/g5//Yj/AOCcHjzV/gH4X8La18VPidok&#10;nk6t4d0GYWWm6VOBExgu9RlVgJNkh+W3iudjxPHL5TDFfNf7On/B7V+zj468fw+G/wBpn9jDxL8P&#10;dDumiij8ReHfFcfiIW0jyKrSXEBtbORYUQl2aHzpSFIWJiRX4f8A7EX7Vfwd+CH7XK/tS/tkfs4N&#10;8fLWOe71G88L+IvECQxarqs7E/ar557a6F0oZ5ZGjdf3khRmYqGR/qX/AILF/wDBbz9mD/grH8KN&#10;N0WD/gm1Z/Dn4gaHqFvJpPxE0/xrb3dy1mgkV9PuFGmQvPbkSs6p5q+XKqsDgurgH9R2pftkfsy6&#10;T+yvcftsXvxj0f8A4Vbb+GX8QP4yhkea1OnqhbzVEamR2ONohVTK0hEYQuQtfj78a/8Ag96+CHh3&#10;xlJp/wCz1+wV4m8W+H44V/4nHizxzb6FcvLlgwW2gtr4FMAEOZQxycouOfPP+DdP4zfsnftE/wDB&#10;FH9ob9jX/gpV4gmj+Dnwx8T6frmt6hrHiC4tbW00u+mW7t7K3a3ZZkYalpk0wiiO6aW9CKrtIVbj&#10;/gJ/wXa/4I2/8Er/AIm69af8Ei/+CYfjjxRqXi5odM1jXPFHjaaykvVgmkEMdiJxqM4ilZw5QpA7&#10;kR70JjTaAfZX7AP/AAd+/se/tYfFrQfgf+0L8Cte+EOt+KNej0zRdUbWotZ0VZJQFhN1diO2lti8&#10;x8rP2d403K8kkaB2T47/AODub/gqd8Af2kri3/4J4+CPBvjC08afCP4mG68Sapqthappdyn9nyJi&#10;2kjuXlc5uE+/FHwG9s/mj/wVo/aJ+J/7Uv8AwUP+IH7RfxZ/Zw1H4QeJPEk2l3d74A1OGaK50vbp&#10;dokUj+dDBIzTxJHc7zGm/wA/cMghj+1H/B6b8Mfhv4Z/ZA+Gvj7w74A0Wx13Wfivt1fWrPSoYru9&#10;UaZdECWVVDyDgfeJ6D0FAHkP/Bpx/wAFeP2cf2ePAGm/8ExvF/gjxtd+PPiZ8XrzUND1bTdNs30i&#10;COfTrKJVnle7SZWBspSdsLjBXBJJx0Vv+1R/wb6n/gtmvw7X/gmf8Qo/jp/w1N/Zp+ILeOL77AfF&#10;f/CSeV/af2b+1fL8r7b+/wDL8nZtGPLx8lezf8GZ/wAIvhX4g/4JxeJPidrvw20G88Sab8ctUj0/&#10;X7rR4JL22RdJ0kqsc7IZEALuQFYDLt6mvyZh5/4OlVH/AFf5/wC7tQB+0w/4Oxf2S9H/AGx1/Yq+&#10;I/7N/jzwv4gtPiYPBPiDWtW1DTP7M0i8XUfsE9xNMtz/AMe8Um5mkA+4hOO1fcn/AAUe/b2+Fv8A&#10;wTT/AGSfEH7XHxc0i81TTdDu7G1h0XS7iBLzUZrq7it1jgEzorsqyPMy5z5cMjc7a/nf/wCDv79j&#10;S5/Z2/4KT6f+074b02aHQ/jR4chv/tXnQqi61p6R2l7FFHHh0UQf2dOzOPnkupCrHDKnrH/Bzx/w&#10;Ugj/AGrv+CaH7Hvhyyu9DmvvibocXxG8YWulXDSf2XfwaelmIEyWPl/ab7VITuO4NZYOSDQB+m3/&#10;AAT+/wCDir9kz9vH4Z/Fv46SeAPEnw18C/BXRbXUvGvijxtJb+Ui3Hn+VHDHavK80hFtIBGoLszR&#10;Iiu0irXx78fP+D3T9n/wh4+m0L9nD9h3xJ448Pwqy/2/4m8ZRaBJPKJGXMVtHaXhMJUKyu7xyHdh&#10;okI5+Cf29fh/4v8A2CP+De39l79m+L7RYXn7SPi7V/il458vUCwuI4LeyTTbbCBR5Js7vT52hk3F&#10;biHdkFcDO/4JC/8ABc39lf8A4JU/BO48KN/wTH03x/8AEDWZrn/hIviRfeNYLa6uLSR18uyiSTTJ&#10;mgtlSOItEJGV5VaRhyqqAftp/wAEm/8Ag5Z/Yy/4KgeN7P4D6l4Z1b4X/FG8tTJY+FfEF1HdWOqy&#10;Ays8Vhfpt8+RI0V2SaG3c78RrKEdl/Ruv4fv2r/2uvAXxM/bfuv2xP2NPgYvwJhGtafrPh3wn4e1&#10;SOeHw/qVqsTefaPHbwLGDPF9oCCMBHchflAA/tP/AGdvjDon7Q3wA8D/AB/8M280Om+OfCGm+IdP&#10;huVxJHBe2sdzGrD1CyAH6UAdlRRRQAUUUUAFFFFABX5G/wDB5D+1Lqvwb/4JtaD+z74Z1n7Le/Fr&#10;xxBaarD5OfP0ewQ3k6q2QUb7UNO7HchkU8Gv1yr8Mf8Ag9/+HGv6p8CfgD8XILSRtJ0PxbrekX0y&#10;t8qXF9a200Kn3KadcEf7hoA+0P8Agkl8L/gP/wAEgv8Agh34V+J3xKf+w7OH4ej4j/Eq/u7cR3c+&#10;oXlpHdSRNGSN88aG3sYoxhnMES4Ltz8Y/DH/AIOAP+C837dun+Mv2iv+Cbn/AAS/8B+IPhD4R1GS&#10;2uG1mae91ctDAtxLCm3U7Q3lyYmRhDbW0jqZY4wJGZS/21+238NfGv8AwVi/4N+77RPgTpscOvfE&#10;74L6D4j0HR1uFBkuY1stVXTgxO0SO0BtgWYKrt8xABI/Ov8A4IR/8HA/7HX/AATg/wCCfWqfsW/t&#10;zaD4n8H+OPhP4g1ZdO0Gz8IXEt5r/n3c1w9oRwLe/iuHnhdbs28aosI8wsJAgB9XftG/8HNEf7Mn&#10;/BNrwP8AtXfGP9ifxZ4P+LHxKvr6y8G/CnxU0tvDcx2nkmbVzdGJXFgEubdkDxJNNJII41MQa7Tz&#10;3wV/wWX/AODir4I+Mvh/4q/bd/4I2WOq+BPH13DbWenfCnSrp/EaGSD7SW+y/wBpXrQzR2yTStbX&#10;UVuSYXR5IdjsvyH/AMHA3jn9pX/gpT+xZ+zj/wAFftD/AGLfGXgfw1o/9q2XiTSNemhvraxt5Z7O&#10;bTtTQx7Jn0+7KzRrczQW4Zo4gBsntZJ/veX/AIOzv2M/HVr8KPCn7JH7PvxD+K3j74ga9FaeIvhv&#10;oOiyW+peGrYf6913xmHULj+KKGGQRuiSNNPbbQGAIf8Ag74/Y88J/Hb/AIJkL+1WlhDb+Jvg1rln&#10;eWt4yyGabTNRubewurLarbOZZbK4LuGKizYKVDvuxvgf8F/iP/wW8/4NWPCnwouNR0//AIWFD4T+&#10;w+G7p13B9Q8PalLbWSSPLL8kt1aWaQyTM2Fa8eXaVGw+/wD/AAczfEHSPB3/AAQ++MdzrjW9jda7&#10;Z6Lp1hYXlzGsstxNrFkTEgDESSJGJZCqFvlhdhlVJriP+DWmHwz8E/8AghT4T+K3j7xfaaTod7qn&#10;ifxDqmqa1eJb2mm2lvqFzBNLJLIVSKFEs2kZ2IVQWYkDoAfiH/wSD/4Kn/HP/ggJ+1b44+H/AMdf&#10;2fdZn0jxB9isPiP4F1GP+z9WsZ7V3e3uovOjPzxx3NwRExSOZZ1JcYRx9tfGf/g6v/bz/bX/AGqv&#10;h58GP+CPn7L1zDcTaowm8N+KNOg1S68Ws0Q/c3CRMo0+1hxLI80dyhCIJJJoo0dTyH/BVb/g6M/Z&#10;s/aE+J0nhz4Bf8Eyvg58VbDwxqElrofxC/aA8GprP2+0/wCWhtdOKxS2SPKNyF7gu0e0yQxOzIl/&#10;/glT/wAHUf7NX7Pni2HwD8fP+Ca/wq+E+k+KNUji8SeO/wBn/wAMJpNtbW4GLeS60pY5ZrpYmeRn&#10;dbgusbuY4JH+RwDwn/g7ouPiHd/8FHfAF18XNN0my8VSfs+eHX8S2eg3Uk9jb6gbvUjcR28kiq8k&#10;Ky7wjsqsyhSVUkgf0FfsAfCvwl8dP+CKvwU+CXj62mm0Hxj+y94a0PWobeby5Hs7vw5bQTBW/hYx&#10;yNhux5r5v/4LX/8ABTn/AII/fsgeBvCvxq+OH7Mnwy/aC+IXjnw3b3nw90dtA0rULi+0Rt8kF9Lq&#10;E8M32XTmZnEUgWQyu7+VG4Sd4/zCuP8Ag84/bl8LavH4c+CX7HfwO8L+AdL8q18OeFJNJ1OWbTNN&#10;iVUitFngvbeH5I1CKUto0UBQI8DFAHzd8HvE37YP/Bsr/wAFYBrfxV+FTapcaFDeWF5p7yfZ7Hxr&#10;4euMqtzZ3Wx8Rs0ccyuoLRzW/lSqGSWIfcn/AAUj/wCDxrUPi98GY/hf/wAE1Phd4s8C+JtWZRq3&#10;jrxfb2DXOmRAgtDZWyPcRu8gypnlIMabtke9lli+zP8Agm9/wXS/4J7f8F4NQm/ZC/ai/ZW8O6N4&#10;wimbVdC+H/xAjs/Eek66sETFprSS5to1a7ijMzvC0KusW543lVZvL+PfGv8AwcJ/8E6P+CfP7fvi&#10;74VeB/8AghB8MPDt78MviXq3heb4jeBZtIsNVFva301lPeW0MejRsrvEsjC3+1KrB/LaXaS9AGp/&#10;wVM0n/gsT+13/wAG3OjfFT9uT4WxWfjDw98VdP8AEHiDS9I0d9P1R/CcOnXVv/aGq2Yfas5vLiOa&#10;SGKKNYYY0laOPZJs+XP+Dff/AILu/sgf8EkPgf4+8CfGn9lbXfEHjDxBr7ajpfjTwna2LXV1am2h&#10;jXS7mSd4pIreOWBpVKtKC13IfLUrmT1n4uf8HsH7ZGp/EcX/AMBv2P8A4Z6H4PURbtL8XXGo6pqL&#10;nJ8xhd289rFHvXG1fIbYcktIKh+Iv/Bxf/wSDs/hDpvj34H/APBB74Ux/GK8luJL6HxB4L0P+zdE&#10;uRvMN2l9DZC51A7vLdo/LtGOXAlBCswB+Zv/AAUx/ah+LH7b37aPi/8AbE+MHw6m8K3/AMSGttW0&#10;vRZIpAsGlLbx21iEkdE+0KLa3iXzwqrKys4VQ20fv3/wekfDbxn4r/4Jw+BfHnhzw7e32neFfitb&#10;S+ILi0tJJFsLe4sbuCOeZlBEURnaKHexA8yeJM7nUH4a+Cf/AAdH/D/9oD9oPTdc/wCCr/8AwTF/&#10;Z/8AG2jXSW+mt4v0PwB5uraJaiYkyY1J703cSb5GECPCQWdgzE7G+4/+Ct3/AAc5eFv+CeX7WXjb&#10;/gn54o/4J26b8RtE0nRbG3vrq6+ISWNrqNpfadDO9rJZNpdwhiCTmJkLsrqDkAMVAB8Y/wDBrd/w&#10;Wo8Nfsmt4f8A+CYGsfAK+1q5+KfxkS50/wAZWviBIk09762s7No5bZoSWEZtA4ZZPmEuMKUy/wAs&#10;Qf8AK0sv/Z/n/u717F8Yf+Djv9nPwN8VtH8ef8E8/wDgiZ+zD4Hk8P3f2mz8TeL/AIaWlzqouFKt&#10;FcW7aaLI2Lqc9JJjnBDr0r3LwD/wdEf8Eyx8Nrj4+fEn/gjR4Hb9oiz8SWuo21xoug6Slpql8Xjm&#10;n1k6tJaNeWU4n86VU8q5kD+T+/cvJJEAfoF/wdVfsXN+1X/wSl8R/ELw1orXXib4P6lF4w0829rE&#10;0z2EStDqUfmPho4VtJXunCn5msY+DgY/m9/YO+DvxJ/4KY/tj/AD9h/W9Sln0m3uV8OWn2NYoZtO&#10;8OjUL/WtSdGbAeRFutSnUtkklUGQFFfod4K/4PQ/2std8V3Wh/tRfsWfCHxf8OdWtLmy1rwvokN/&#10;Z3V1azIU8p5ru4u4JU2MVkja22ygsvyBsj9Uvi/+2h/wRa/4Jt/sgeB/+CnejfsweBfDK+OtDs7z&#10;4b2fgn4a6VZ+JdUS/tVlMMXlKnk7IZG89mlWNBlCzO8aSAHBf8HRv/BK/wCIv7d/7C3hvxb+zF8P&#10;21bxl8F76e+0nwrpMYEt9os0CR3traW6r+8nX7PaSxxKcslvJHGryPGh/Mz/AIITf8HLXhL/AIJf&#10;fs8Xf7HP7V/wX8UeI/C+k6td33hPVPCZtnvtNaeQPNYyW1xJCjRecZphJ5odWlZSjAgp03xh/wCD&#10;2b9uDXPGf2z9n/8AZF+FXhrQPssaLpfjCfUtcvBMM73+021xYJtPGF8nK4+82a9s/YA/4Ls/8Epv&#10;+Cn37SGjfDD/AIKT/wDBL34S6P8AE7xhcWOl2HxI1Twfpeu2OsagUMSxXEl7bfarIErbwwKZLpfn&#10;Cs8SoCwB5r4A/wCDh/8A4LLf8FMP+Cm2j+F/+CYPw00/T/CccYt7X4ceIdDTUNOTT/NCy6xrt7Gq&#10;zW43PGxMEsaxARQR+dI7tcf0WaaL4afCNTMZuPLX7QYk2qXxzgbmwM9Bk49TX5J/8FPv+C33wE/4&#10;N7/j7pP7Gv7O3/BMzwjcaP4l8HW/jGZ/BuvWvhW1Se4urqzKtaW2lypI+2wUmUsCQVXACAn5I/aW&#10;/wCD2v466vJpNt+x7+xn4V0NUtLeTWrv4kaldaqZp3tommggispLTy0iuDPGszSOZ41jkMVuzGJQ&#10;D+imivy1/wCCCH/BxjJ/wVj8fav+zV8cPgtpfg34iaF4V/tuPVNA1KR9L16JLgRXIignzJZvGJrY&#10;rGZrgyKZn3RiPafE/wDgpD/wd52Hwp+Out/suf8ABNz9n7S/idrGm6lFpVr4+1i+nuNLv9TFwY5r&#10;eysbMLLfw8LGlwtxGJJGYxpJEI5JgD9tqK/nr+DH/B5V+1p8IfHz+Df+Chv7AmjxrNeWnmL4P+36&#10;BqGmWbN+9mNnqb3P2x9hDIpltlJABfDbl/dr9mb496D+1D8BfCv7QPhfwj4k0HTvF2iw6nY6P4u0&#10;dtP1K1jkGQs8BZtrdwVZkZSGRmUhiAd1RRRQAV8u/wDBY/8A4J56V/wU4/YC8Z/sxLJY2/iSSKPV&#10;fAeqagMR2OuWxLWzM21jGkoMltI6qzLDcylQTgV9RUEBhgigD8EP+DXn/gr3pn7Ok1x/wRn/AG7b&#10;mXwb4i0LxRdWHw1uPEMItlhvJLmQ3Xh+6ZgDDcC7MjQeZnzHmkg3K4t4pf268Wfs4fs7fEHx5p/x&#10;X8d/ATwXrnijSwn9l+JNX8K2lzf2e05XyriSMyR4JJG1hjPFfB3/AAWz/wCDdL4Gf8FT3m+Ofww1&#10;u0+H/wAaLfT/ACV8SfY92n+IVii228GpRINxZQqxLeJmWOLCsk6RQxp+evhL9tj/AIOdf+CHNhJ8&#10;Mv2jf2d9S+MXww8NQrJHr+r6bca9ZWGlQ3EgaSLWtPfzbRXXARdS3NDEIgII1AUgH9FkltbSo0Ut&#10;vGyspDKyAgg9q4rwL8AP2avgJc6x4x+GXwS8D+C5tUUy+INU0Hw1Z6c92qlnL3EkMaGQAs7ZcnBL&#10;Hua/Cy9/4PeviRq2mSaV4W/4JoWUeryx7LWaT4nTXMazHhSYE01GcbsfKJFJ6Zrk/Hngz/g6L/4L&#10;+R/8Kz+Kfw4m+CHwouJEi1zTtT0258J6POVjaVZJoLl5dU1JJPkAVRNbCRYyRGVLgArf8F1/2/fE&#10;3/Bdv9tr4df8Env+CdN9H4k8H6T4q8y58SW6g2Gta0IpI5NQEoRpP7PsLZrr98nyy+ZcOqzKtu7f&#10;ZH/BxV4Ms/8Agnj/AMG7+j/sk/AaCaPQRe+G/BN5f28KW8r2kYN1NdS+SqrvuJbICU4Aka6k3Z3n&#10;P1b/AMEjP+CJf7LH/BJP4f3EXw5hfxN8QNbtUh8VfEbWLNEu72NSGNtbxhmFnaGQCTyVZizLGZJJ&#10;THGV9E/4KsfsLWH/AAUg/YG+In7IcmtLpeoeI9KSbw5qcjBY7XVbWZLqzaRvLcrC08KRy7VLmGSQ&#10;LhiCAD8a/wDgyL+B3wt8U+PPjt8efEXhGzvPFnhW18P6d4b1a4j3S6bb3v8AaLXflZOFaX7LApfG&#10;4LGyqQryBv2i/aa/4JhfsFftkfGLwr8ev2nP2YfC3jTxR4NtZrXRb7XLHzY3gkOfJuoM+VfRId7R&#10;x3KSpE0sjIqs7E/zA/shftVf8FKP+DZ/9r7XNB+JP7PlzYr4it4bbxR4N8VCaLT/ABFaW8zGK7sb&#10;yEmORk3TpHcx+dGvnTKUY5UfVVz/AMFsv+C6H/BbL9qfwX4R/wCCZPw11T4U2HhPUhLfSeGr2S+0&#10;22kmiZTc6/e3MItHtkjjmaK3kgAdtwVLibygAD49/wCC8fibXvjr/wAFxfil4Q8V3radYWXjbT/C&#10;mk2+4iDTdOtobe0i8qMnbGhUNNtXClpXbA3Gv64PhZ8Avg/8E/gxpP7PXwt8Aabo/gvQ9HXS9L8P&#10;w24aCK0VdvlsH3GUtyXaQs0jMzOWLEn+fv8A4OU/+CEX7ZGt/FWw/wCCgfwT8L33xS1LxJ4Z0u3+&#10;Mdt4P0XbcRa5aWdvZyajaadG7zfZbhIlkMUfnPAY5Xkco25eS+EP/B53+2n8N/2dIvhX8Qf2ZvCf&#10;i7x/p+nizsfH+oa1dW8c7RxpGs95YqpM8zMrNIYp4FZm+VY8UAfGH7eGjaT/AME5v+C5PjNv2VI4&#10;dPt/hp8bIdX8H2VrGDDZMtzFeR2SoBgxRM32fYc5RNrZyc2vjn4G8K/Ez/g4u8XfDXx3okOpaH4g&#10;/bUv9M1nTrjPl3VrP4teKaJsEHayMynBHBr6T/4Ii/8ABHv9s7/gpr+3ho//AAUM/a/8A6rY/Df/&#10;AIThvHPiXxZ4m0pLUeNNQNz9sWC0tmjVbi3nuSPNeONbdYvORWD7ErwbxvZXo/4OXtVujZzeX/w3&#10;NM/mGIgbf+ExJz06YoA/bb/g7u8A+Df+HOCunhuzj/4Rv4i6G+hCG3VBY5E9viMKAEXypGTaOMHp&#10;wK+U/wDgxz8FeFLq6/aM+Il14fs5dcs18MafY6pJbI09tay/2nJNFHIRuRJHihZ1Bw5giJBKLj7G&#10;/wCDueCe5/4I4a0lvC8jf8LA0I4RSePOfmvlD/gxzt7m28L/ALSi3NtJHu1DwmV8yMjPyatQB+bX&#10;/By54P8AC3gP/gt98dNA8GeH7TS7JtQ0W+a1sYRHGbm60HTrq5l2jjdJcTSyse7yMTya6j/g6oOz&#10;/guB8VCAONL8OdR/1A7Ks/8A4OgtPv7j/gul8cZbexmdW/4Rrayxkg/8UzpXetT/AIOo7G9uf+C3&#10;HxTubazlkjfSfDhSRIyVYf2HZcg96AP3r/4KH/s8/BDSP+DeLx58LdL+F2iweHvDX7PT3uhaTHYo&#10;IrO6tdOFzBOnGRKk6LLvzuL5ZiSTn8Zv+DMvwX4S8V/8FXfE2q+JfDOn6hdeH/gnq2o6HcXtmkr6&#10;fdnU9JtjcQMwJil8i4ni3rhtk0i5w7A/uZ/wUeV3/wCCEvxYhVGLt+zbfhVCnJ/4k54+tfiX/wAG&#10;WVpd2n/BUnx7NdWk0a/8KC1RdzxkDP8Abeh8dKAM7/g888G+E/DH/BVPwprPhzw3Y2N34g+Cml32&#10;uXFnapG9/dLqeq26zzFQDJIIIIIt7ZOyGNc4UAfOn/BaP4leNPEHgD9j34Y6leXi6D4b/ZB8K3Gk&#10;2MkhMH2m6a5NzcxjGAziC3iYjOfsq/3cD6i/4PUrG+uP+Cnnw9mt7KaRf+FD6cu5IyRn+2tZ4z+I&#10;/OvVf29/+CJfxg/b6/4I5/sq/to/spaDJrnxA+H37PWi6P4i8Gxhmu9d0ZIftMf2JS21rq3lluW8&#10;gDfcJOyoTJFHDMAfrT/wQv8A2evhH+z3/wAEnfgVpHwo8H2umL4o+Gei+KfEM0cK+dqGq6lp8F3d&#10;XE0gAaVi8mxS5JSKOKMEJGgH8+f/AAdp/s2fCL9nD/grNNf/AAf8PWekRfELwDp/izxBpunW8cNv&#10;Hqct3fWk0ixxgBTKLJJ5CRl5ZpHJJck9n/wT4/4OhP2yv+CYfwNX9iL4+fswr42bwC7aToEPiTWL&#10;vRdX0BIXdW0+8V4JjIkJxGkZSF4Uj8slgFCeU/Ab9j3/AIKW/wDByr+31dftKfETwrd6f4d8Ra3E&#10;njD4kLo0lr4e8O6dbLEjWNh5hZZ5o4TGkdqrySu8iyTuA01wAB//AAcg/Enxh8Zfih+yj8X/AIha&#10;s1/r/ir9iHwJrGuX0n3rm8uZtSmmkPu0js341+53gn4VfDbSv+DWa38KaV4E0m1028/YpfV7qygs&#10;I1jl1Cfwwb2W7IAx57XbtcGT73mnfndzX4+/8HgPw28O/DP/AIKF/Cn4Y/Dfw6LLQfDH7Nug6Ro+&#10;nWu51s7W31XWI4YASScLEEAyScAcnrX7R+GEc/8ABsVp8Ijbf/wwnEu0Lzu/4Q0cY9c0Afhz/wAG&#10;hUfm/wDBYXT0P/ROdd/D5IefavKPGP7F/wDwVp/4IHftlWv7RGh/BXW4br4e6jcvofxKs/C76p4b&#10;1C0nintWZpwjRRrPbPLmGVo7iNZN2I3CsPQP+DV20+Ldl/wU+urn4PaNo83iz/hU/iMeG4fFNzPb&#10;adJfeTGYRcyQxvKkO/bvMaM23OBnke9L/wAHCH/BdT/glj+1R4l0b/gpJ8AW8Rad4r1uW/8A+EP8&#10;U2Labb2ypH5Rj0DUbYSQ/ZRiBTgXcZMbNkSzTSuAU/BP/B3TqXxo1PQ9C/4KWf8ABNz4WfEjQdH8&#10;TWWraTdeGYZbW50K5hlUi+t4dRa8WW4Rd20CW335KNIFZs/0NfsiftTfBv8AbX/Zw8J/tR/ALWpL&#10;/wAKeMNN+16bLcW/lTRFZHilglTJCyxTRyxOoLAPG2GYYJ/lj/4Kdf8ABRP4l/8ABwl8cvA/hP8A&#10;Zm/4JqQ6H4y0uG6FyfCOdd1zWkkMSqbm6is7dhawKmR5ilI/Mdi6gnH9Hn/BFH9i74g/8E/P+CZX&#10;wt/ZZ+LVxbv4p0PTbu88RR2sivHbXl9fXF9Jahld1cwfafILodjmIuvDCgD6oooooAKKKKACkKKw&#10;wyg568UtFADTHGRtMa49NtKqIvKoBzngUtFABQQCMEUUUAN8qPr5a/8AfNHlRdPKXt/D6dKdRQAj&#10;Krja6hh6EUBVHRR+VLRQAgRAchB6dKUqpGCtFFAAFAGAtIFUNuCjPTOKWigBNq427R+VARV4VQPw&#10;paKAEKqeCo46cdKCqngqPXpS0UAGB1xSBVHRR60tFADTFETkxL/3z75/nQIoxyI14OR8vQ+v6mnU&#10;UAIEUEkKOeTx1pcDGMUUUAGB6U3y0JBKLxyOOlOooANo/u0AADAFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAf/2VBL&#10;AwQUAAYACAAAACEATMdoft4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzg&#10;ze6mVakxm1KKeiqCrSDepsk0Cc3Ohuw2Sd/e8aTHmX/45/uy1eRaNVAfGs8WkpkBRVz4suHKwuf+&#10;9W4JKkTkElvPZOFCAVb59VWGaelH/qBhFyslJRxStFDH2KVah6Imh2HmO2LJjr53GGXsK132OEq5&#10;a/XcmEftsGH5UGNHm5qK0+7sLLyNOK4XycuwPR03l+/9w/vXNiFrb2+m9TOoSFP8O4ZffEGHXJgO&#10;/sxlUK0FEYmyNUYEJF4+Le5BHSzMTWJA55n+L5D/AAAA//8DAFBLAwQUAAYACAAAACEAJuv/afoA&#10;AADiAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOskc1KAzEQx++C7xDmvpvdIiLSbC8q&#10;9OBF6gPEZHY3bTIJSSzt2ztVRAsFLx4nw/w/flmuDsGLPebiIino2w4EkonW0aTgdfPU3IEoVZPV&#10;PhIqOGKB1XB9tXxBrysfldmlIliFioK51nQvZTEzBl3amJB4M8YcdOUxTzJps9MTykXX3cr8WwOG&#10;M02xtgry2i5AbI6Jnf/WjuPoDD5E8x6Q6gUL6QJ7s6DOE1YFAa3TX499u004gbwcov/PEDPXyd7R&#10;7ifIqVthcCYjQ92jiSEw2k9injtRwSLfjg2Zhqy8aTv5ffscLbN5PFTMpP0pvzz7meEDAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhAIoVP5gMAQAAFQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA9AQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAS44GzPAEAACMDAAADgAAAAAAAAAAAAAAAAA8AgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAMhCnqqcnAACnJwAAFQAAAAAAAAAAAAAAAABYBwAA&#10;ZHJzL21lZGlhL2ltYWdlMS5qcGVnUEsBAi0AFAAGAAgAAAAhAEzHaH7eAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAMi8AAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAm6/9p+gAAAOIBAAAZAAAA&#10;AAAAAAAAAAAAAD0wAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfQEAAG4x&#10;AAAAAA==&#10;">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Obraz 5" o:spid="_x0000_s1028" type="#_x0000_t75" alt="Obraz zawierający tekst, clipart&#10;&#10;Opis wygenerowany automatycznie" href="https://creativecommons.org/licenses/by-nc-nd/4.0/" style="position:absolute;left:234;top:874;width:9943;height:4857;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD7yx1LwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeAVvbraCIlujlKIg6qVqD709Ns/d4OZlTaLu/ntTKPQ4zMw3zHzZ2UbcyQfjWMFbloMg&#10;Lp02XCk4HdejGYgQkTU2jklBTwGWi5fBHAvtHvxF90OsRIJwKFBBHWNbSBnKmiyGzLXEyTs7bzEm&#10;6SupPT4S3DZynOdTadFwWqixpc+aysvhZhVcz6s4GfeX79n2p78as/Fhf9spNXztPt5BROrif/iv&#10;vdEKJvB7Jd0AuXgCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+8sdS8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" o:button="t">
+                  <v:fill o:detectmouseclick="t"/>
+                  <v:imagedata r:id="rId16" o:title="Obraz zawierający tekst, clipart&#10;&#10;Opis wygenerowany automatycznie"/>
+                </v:shape>
+                <v:line id="Łącznik prosty 11" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,0" to="46405,0" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBVPwFewQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8ARvmupBbNcoy8Kqp9WqsNdH82yrzUtJotZ/vxEEj8PMfMPMl51pxI2cry0rGI8SEMSF&#10;1TWXCo6Hn+EMhA/IGhvLpOBBHpaLj94cM23vnNNtH0oRIewzVFCF0GZS+qIig35kW+LonawzGKJ0&#10;pdQO7xFuGjlJkqk0WHNcqLCl74qKy/5qFJwxXe+uRf6Q25Wb5Onfb56eSKlBv/v6BBGoC+/wq73R&#10;CqbwvBJvgFz8AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFU/AV7BAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokecolor="#4a7ebb" strokeweight="1.5pt"/>
+                <v:shape id="Pole tekstowe 23" o:spid="_x0000_s1030" type="#_x0000_t202" alt="licencja CC-BY" style="position:absolute;left:11398;top:397;width:33808;height:5334;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDZuiBAvwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlBG91o7ZFoquIQWihl6Y+wJgdk2BmNmZX3b5991Do8eP7X28jd+pOg2+dGJhNM1AklbOt&#10;1AaO34fnJSgfUCx2TsjAD3nYbkZPa8yte8gX3ctQqxQiPkcDTQh9rrWvGmL0U9eTJO7sBsaQ4FBr&#10;O+AjhXOn51n2phlbSQ0N9rRvqLqUNzZQHeI1FLPTJ8eCXorF6/yjZDZmMo67FahAMfyL/9zv1kDa&#10;mq6kG6A3vwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDZuiBAvwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" filled="f" stroked="f" strokeweight="0">
+                  <v:textbox inset="1mm,1mm,1mm,1mm">
+                    <w:txbxContent>
+                      <w:p w14:paraId="7F155ACD" w14:textId="77777777" w:rsidR="009E6783" w:rsidRDefault="009E6783" w:rsidP="009E6783">
+                        <w:pPr>
+                          <w:spacing w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:t>© by the author, licensee University of Lodz – Lodz University Press, Lodz, Poland. This article is an open access article distributed under the terms and conditions of the Creative Commons Attribution license CC BY-NC-ND 4.0 (</w:t>
+                        </w:r>
+                        <w:hyperlink r:id="rId17" w:history="1">
+                          <w:r w:rsidRPr="00A561B5">
+                            <w:rPr>
+                              <w:rStyle w:val="Hipercze"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>https://creativecommons.org/licenses/by-nc-nd/4.0</w:t>
+                          </w:r>
+                        </w:hyperlink>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:t>).</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="71495757" w14:textId="1F823156" w:rsidR="009E6783" w:rsidRDefault="009E6783" w:rsidP="007F4CA2">
+                        <w:pPr>
+                          <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Received: </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00F93FA1" w:rsidRPr="00F93FA1">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t>xx.xx.xxxx</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">. </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00F93FA1">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Accepted: </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00F93FA1">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t>xx.xx.xxxx</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:line id="Line 23" o:spid="_x0000_s1031" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,6361" to="46501,6361" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAqkYDJxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeIXeulk9+GdrFBGUHhTRtrTHR/K6u7h5WTdRVz+9EQSPw8z8hhlPW1uJEzW+dKygm6Qg&#10;iLUzJecKvr8W70MQPiAbrByTggt5mE46L2PMjDvzlk67kIsIYZ+hgiKEOpPS64Is+sTVxNH7d43F&#10;EGWTS9PgOcJtJXtp2pcWS44LBdY0L0jvd0erYOX/DjNN+ro5luvf0bL/Uw32XaXeXtvZB4hAbXiG&#10;H+1Po2AE9yvxBsjJDQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACqRgMnEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="#89b137" strokeweight="1.5pt"/>
+                <w10:wrap anchorx="margin"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009E6783" w:rsidRPr="009E6783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-      </w:hyperlink>
+        <w:t>JEL Class:</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6783" w:rsidRPr="009E6783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A16E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6783" w:rsidRPr="009E6783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6783" w:rsidRPr="009E6783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:caps/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2A2CE420" w14:textId="545E8C0C" w:rsidR="00F700E2" w:rsidRPr="006A1C8C" w:rsidRDefault="006F5D9B" w:rsidP="006A1C8C">
-[...4 lines deleted...]
-        <w:t>TITLE OF THE ARTICLE IN ENGLISH</w:t>
+    <w:p w14:paraId="1DFF1940" w14:textId="25C24B03" w:rsidR="004D607D" w:rsidRDefault="004D607D" w:rsidP="00CE2D96">
+      <w:pPr>
+        <w:pStyle w:val="MaintextJOFFL"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D607D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The first section of an article should not have a title such as </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D607D">
+        <w:t>Introduction,</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D607D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D607D">
+        <w:t>Introductory Remarks,</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D607D">
+        <w:t xml:space="preserve"> etc. APA style assumes that such a heading is unnecessary, as every article contains an introduction or an introduction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57ECE3C5" w14:textId="42A40A53" w:rsidR="00173546" w:rsidRPr="00456D1E" w:rsidRDefault="00173546" w:rsidP="006A1C8C">
-[...4 lines deleted...]
-        <w:t>Abstract</w:t>
+    <w:p w14:paraId="4636D298" w14:textId="6782BFA5" w:rsidR="00C151F6" w:rsidRPr="00E53682" w:rsidRDefault="00D71FDB" w:rsidP="00CE2D96">
+      <w:pPr>
+        <w:pStyle w:val="MaintextJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:t>Introduce the research problem and its importance. Include research questions or hypotheses</w:t>
+      </w:r>
+      <w:r w:rsidR="006A63F3" w:rsidRPr="00E53682">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CED437B" w14:textId="4EC9D81D" w:rsidR="004C3C7B" w:rsidRPr="00456D1E" w:rsidRDefault="00173546" w:rsidP="006A1C8C">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00456D1E">
+    <w:p w14:paraId="05E0605B" w14:textId="4E4AD185" w:rsidR="006A63F3" w:rsidRPr="00E53682" w:rsidRDefault="00C151F6" w:rsidP="00CE2D96">
+      <w:pPr>
+        <w:pStyle w:val="MaintextJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:t xml:space="preserve">Style: Main text_JOFFL. Text begins on a new line (first line unindented, subsequent indent line 1 cm/ 0,5 in.). Text should be written in a font Times New Roman </w:t>
+      </w:r>
+      <w:r w:rsidR="004D607D">
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:t xml:space="preserve"> pt. 1.5 line spaced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1262588F" w14:textId="6AA3005C" w:rsidR="00453D52" w:rsidRPr="003C0B80" w:rsidRDefault="00453D52" w:rsidP="00540984">
+      <w:pPr>
+        <w:pStyle w:val="Heading1JOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0B80">
+        <w:t xml:space="preserve">Heading </w:t>
+      </w:r>
+      <w:r w:rsidR="00540984">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B80">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D1745C" w:rsidRPr="006A1C8C">
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00FC2614" w:rsidRPr="003C0B80">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B80">
+        <w:t xml:space="preserve"> Used for main sections such as Methods</w:t>
+      </w:r>
+      <w:r w:rsidR="005C5D5C" w:rsidRPr="003C0B80">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B80">
+        <w:t xml:space="preserve"> Results</w:t>
+      </w:r>
+      <w:r w:rsidR="005C5D5C" w:rsidRPr="003C0B80">
+        <w:t>, Discussion</w:t>
+      </w:r>
+      <w:r w:rsidR="007C404C" w:rsidRPr="003C0B80">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="001922D1" w:rsidRPr="003C0B80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C5D5C" w:rsidRPr="003C0B80">
+        <w:t>Conclusion</w:t>
+      </w:r>
+      <w:r w:rsidR="001922D1" w:rsidRPr="003C0B80">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="007C404C" w:rsidRPr="003C0B80">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001922D1" w:rsidRPr="003C0B80">
+        <w:t>Summary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B80">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2614" w:rsidRPr="003C0B80">
+        <w:t>Left-aligned</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B80">
+        <w:t xml:space="preserve">, Bold, Title Case) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2D0D1B" w14:textId="292CAE18" w:rsidR="004C3C7B" w:rsidRPr="00456D1E" w:rsidRDefault="00173546" w:rsidP="00C13AE9">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00456D1E">
+    <w:p w14:paraId="502E1181" w14:textId="34C9C0B9" w:rsidR="00453D52" w:rsidRPr="00E53682" w:rsidRDefault="00B25B90" w:rsidP="00CE2D96">
+      <w:pPr>
+        <w:pStyle w:val="MaintextJOFFL"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Style: Main text_JOFFL</w:t>
+      </w:r>
+      <w:r w:rsidR="00453D52" w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="00453D52" w:rsidRPr="00E53682">
+        <w:t>. Text begins on a new line (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50F11" w:rsidRPr="00E53682">
+        <w:t xml:space="preserve">first line unindented, subsequent </w:t>
+      </w:r>
+      <w:r w:rsidR="00453D52" w:rsidRPr="00E53682">
+        <w:t>indent line 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EFE" w:rsidRPr="00E53682">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00453D52" w:rsidRPr="00E53682">
+        <w:t xml:space="preserve">cm/ 0,5 in.). Text should be written in a font Times New Roman </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53682" w:rsidRPr="00E53682">
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00453D52" w:rsidRPr="00E53682">
+        <w:t xml:space="preserve"> pt. 1.5 line spaced.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6A966570" w14:textId="677F5793" w:rsidR="004C3C7B" w:rsidRPr="00456D1E" w:rsidRDefault="00173546" w:rsidP="00C13AE9">
-[...16 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="1BAD4BD7" w14:textId="79D708AA" w:rsidR="001A2615" w:rsidRPr="00E53682" w:rsidRDefault="00882C95" w:rsidP="00E53682">
+      <w:pPr>
+        <w:pStyle w:val="Heading2JOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:t xml:space="preserve">Heading </w:t>
+      </w:r>
+      <w:r w:rsidR="00540984" w:rsidRPr="00E53682">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:t xml:space="preserve"> (Left-aligned, Bold, Italics, Title Case)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C83AD37" w14:textId="35725AB1" w:rsidR="00173546" w:rsidRPr="00456D1E" w:rsidRDefault="00173546" w:rsidP="00C13AE9">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00456D1E">
+    <w:p w14:paraId="49850B17" w14:textId="6F9F173B" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="00B25B90" w:rsidP="00CE2D96">
+      <w:pPr>
+        <w:pStyle w:val="MaintextJOFFL"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Style: Main text_JOFFL</w:t>
+      </w:r>
+      <w:r w:rsidR="005B59C7" w:rsidRPr="00E53682">
+        <w:t>. Text begins on a new line (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50F11" w:rsidRPr="00E53682">
+        <w:t xml:space="preserve">first line unindented, subsequent </w:t>
+      </w:r>
+      <w:r w:rsidR="005B59C7" w:rsidRPr="00E53682">
+        <w:t>indent line 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EFE" w:rsidRPr="00E53682">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D1745C" w:rsidRPr="00D1745C">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="005B59C7" w:rsidRPr="00E53682">
+        <w:t xml:space="preserve">cm/ 0,5 in.). Text should be written in a font Times New Roman </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53682">
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="005B59C7" w:rsidRPr="00E53682">
+        <w:t xml:space="preserve"> pt. 1.5 line spaced.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3298DB17" w14:textId="67650B60" w:rsidR="00173546" w:rsidRPr="00456D1E" w:rsidRDefault="00173546" w:rsidP="00C13AE9">
-[...649 lines deleted...]
-        <w:pStyle w:val="Nagwek5"/>
+    <w:p w14:paraId="38828737" w14:textId="04ACF6DA" w:rsidR="00B25B90" w:rsidRPr="00E53682" w:rsidRDefault="00B25B90" w:rsidP="00540984">
+      <w:pPr>
+        <w:pStyle w:val="Heading3JOFFL"/>
         <w:rPr>
           <w:rStyle w:val="MaintextJOFFLZnak"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CF7A4E">
+      <w:r w:rsidRPr="00540984">
         <w:rPr>
           <w:rStyle w:val="Nagwek5Znak"/>
           <w:b/>
         </w:rPr>
         <w:t>Heading</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CF7A4E">
+      <w:r w:rsidRPr="009E6783">
         <w:rPr>
           <w:rStyle w:val="Nagwek5Znak"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CF7A4E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00540984">
         <w:rPr>
           <w:rStyle w:val="Nagwek5Znak"/>
           <w:b/>
         </w:rPr>
-        <w:t>Indented</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CF7A4E">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6783">
         <w:rPr>
           <w:rStyle w:val="Nagwek5Znak"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00CF7A4E">
+        <w:t>. (Indented, Bold, Title Case, Period)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6783">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7A4E">
         <w:rPr>
           <w:rStyle w:val="MaintextJOFFLZnak"/>
           <w:b w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Main </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CF7A4E">
+        <w:t>Main text_JOFFL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6783">
         <w:rPr>
           <w:rStyle w:val="MaintextJOFFLZnak"/>
           <w:b w:val="0"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00CF7A4E">
+        </w:rPr>
+        <w:t xml:space="preserve">. Text begins on the same line. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C50F11" w:rsidRPr="00E53682">
         <w:rPr>
           <w:rStyle w:val="MaintextJOFFLZnak"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CF7A4E">
+        <w:t>First line</w:t>
+      </w:r>
+      <w:r w:rsidR="00A835A7" w:rsidRPr="00E53682">
         <w:rPr>
           <w:rStyle w:val="MaintextJOFFLZnak"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>Text</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CF7A4E">
+        <w:t xml:space="preserve"> with heading 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50F11" w:rsidRPr="00E53682">
         <w:rPr>
           <w:rStyle w:val="MaintextJOFFLZnak"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> 1,27 cm/0,5 in.</w:t>
+        <w:t xml:space="preserve"> unindented.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77126850" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00A62F43" w:rsidRDefault="005B59C7" w:rsidP="005B59C7">
+    <w:p w14:paraId="77126850" w14:textId="76CDFD3A" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00CE2D96">
       <w:pPr>
         <w:pStyle w:val="MaintextJOFFL"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...181 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00E53682">
+        <w:t>Bulleted list can be used to organize information. To organize information listed in a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EFE" w:rsidRPr="00E53682">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:t>single sentence or paragraph, create a list with items marked using consecutive letters of the alphabet enclosed in parentheses: (a) list item, (b) list item, and (c) list item.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1838AEA4" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00A62F43" w:rsidRDefault="005B59C7" w:rsidP="005B59C7">
+    <w:p w14:paraId="1838AEA4" w14:textId="2177B95E" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00CE2D96">
       <w:pPr>
         <w:pStyle w:val="MaintextJOFFL"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A62F43">
-[...216 lines deleted...]
-        <w:t xml:space="preserve"> lines).</w:t>
+      <w:r w:rsidRPr="00E53682">
+        <w:t>A numbered list is used to organize full sentences or paragraphs. If the content being organized is not in full sentences, alphabetical markers should be used (if listing within a</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2D96">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:t>single paragraph) or bullet points (if listing in separate lines).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51907A81" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00A62F43" w:rsidRDefault="005B59C7" w:rsidP="005B59C7">
+    <w:p w14:paraId="51907A81" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
       <w:pPr>
         <w:pStyle w:val="Numberedlist"/>
-        <w:jc w:val="left"/>
-[...50 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A numbered list in which the items are full sentences.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB89828" w14:textId="3BEEAC98" w:rsidR="005B59C7" w:rsidRDefault="005B59C7" w:rsidP="005B59C7">
+    <w:p w14:paraId="2EB89828" w14:textId="3BEEAC98" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
       <w:pPr>
         <w:pStyle w:val="Numberedlist"/>
-        <w:jc w:val="left"/>
-[...50 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A numbered list in which the items are full sentences.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E600D79" w14:textId="772E1431" w:rsidR="00CF7A4E" w:rsidRPr="00A62F43" w:rsidRDefault="00CF7A4E" w:rsidP="005B59C7">
+    <w:p w14:paraId="4E600D79" w14:textId="772E1431" w:rsidR="00CF7A4E" w:rsidRPr="00E53682" w:rsidRDefault="00CF7A4E" w:rsidP="00C9426D">
       <w:pPr>
         <w:pStyle w:val="Numberedlist"/>
-        <w:jc w:val="left"/>
-[...50 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A numbered list in which the items are full sentences.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB20295" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00A62F43" w:rsidRDefault="005B59C7" w:rsidP="005B59C7">
+    <w:p w14:paraId="7AB20295" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
       <w:pPr>
         <w:pStyle w:val="Numberedlist"/>
-        <w:jc w:val="left"/>
-[...50 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A numbered list in which the items are full sentences.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A19F5FB" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00A62F43" w:rsidRDefault="005B59C7" w:rsidP="005B59C7">
+    <w:p w14:paraId="1A19F5FB" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00CE2D96">
       <w:pPr>
         <w:pStyle w:val="MaintextJOFFL"/>
-      </w:pPr>
-[...86 lines deleted...]
-        <w:t>:</w:t>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:t>When the items being organized are not full sentences bullet points should be used:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FE6EBB" w14:textId="0B1427B5" w:rsidR="005B59C7" w:rsidRDefault="005B59C7" w:rsidP="005B59C7">
+    <w:p w14:paraId="70FE6EBB" w14:textId="0B1427B5" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
       <w:pPr>
         <w:pStyle w:val="Bullets"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A62F43">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>bullet point,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F44123D" w14:textId="201C4B30" w:rsidR="001922D1" w:rsidRPr="00A62F43" w:rsidRDefault="001922D1" w:rsidP="004A56EF">
+    <w:p w14:paraId="1F44123D" w14:textId="201C4B30" w:rsidR="001922D1" w:rsidRPr="00E53682" w:rsidRDefault="001922D1" w:rsidP="00C9426D">
       <w:pPr>
         <w:pStyle w:val="Bullets"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>bullet point,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BEADFE3" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00A62F43" w:rsidRDefault="005B59C7" w:rsidP="005B59C7">
+    <w:p w14:paraId="6BEADFE3" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
       <w:pPr>
         <w:pStyle w:val="Bullets"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A62F43">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>bullet point.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9BED4B" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00A62F43" w:rsidRDefault="005B59C7" w:rsidP="005B59C7">
+    <w:p w14:paraId="2C9BED4B" w14:textId="6178E0B7" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00CE2D96">
       <w:pPr>
         <w:pStyle w:val="MaintextJOFFL"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...286 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00E53682">
+        <w:t>Equations. Try to use the solidus (/) instead of a horizontal line for small fractional terms such as X/Y. In the case of more complex formulas place equations on their own line, centered in the document. If you refer to equations multiple times in your paper, number them sequentially. Place the equation number in parentheses,</w:t>
+      </w:r>
+      <w:r w:rsidR="002E671C" w:rsidRPr="00E53682">
+        <w:t xml:space="preserve"> aligned with the right margin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74EB2A63" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00F16FF9" w:rsidRDefault="00FB1689" w:rsidP="00F16FF9">
+    <w:p w14:paraId="74EB2A63" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="00000000" w:rsidP="00F16FF9">
       <w:pPr>
         <w:pStyle w:val="Equation"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
-              <m:ctrlPr/>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+              </m:ctrlPr>
             </m:sSubPr>
             <m:e>
               <m:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
                 <m:t>X</m:t>
               </m:r>
             </m:e>
             <m:sub>
               <m:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
                 <m:t>j</m:t>
               </m:r>
             </m:sub>
           </m:sSub>
           <m:r>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
             <m:t>=</m:t>
           </m:r>
           <m:f>
             <m:fPr>
-              <m:ctrlPr/>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+              </m:ctrlPr>
             </m:fPr>
             <m:num>
               <m:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
                 <m:t>1</m:t>
               </m:r>
             </m:num>
             <m:den>
               <m:sSub>
                 <m:sSubPr>
-                  <m:ctrlPr/>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
                     <m:t>X</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
                     <m:t>D</m:t>
                   </m:r>
                 </m:sub>
               </m:sSub>
               <m:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
                 <m:t>+</m:t>
               </m:r>
               <m:sSub>
                 <m:sSubPr>
-                  <m:ctrlPr/>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
                     <m:t>c</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
                     <m:t>j</m:t>
                   </m:r>
                 </m:sub>
               </m:sSub>
             </m:den>
           </m:f>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="7CC6177D" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="008C46DB" w:rsidRDefault="005B59C7" w:rsidP="005B59C7">
+    <w:p w14:paraId="7CC6177D" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00CE2D96">
       <w:pPr>
         <w:pStyle w:val="MaintextJOFFL"/>
       </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:t>where: X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+        </w:rPr>
+        <w:t>destymulant variable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:t>; X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+        </w:rPr>
+        <w:t>variable brought in the form of stimulants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:t>; c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+        </w:rPr>
+        <w:t>some positive constant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AF8D99" w14:textId="04B221DB" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
+      <w:pPr>
+        <w:pStyle w:val="Figureno"/>
+        <w:rPr>
+          <w:rStyle w:val="RysWykrestytuJOFFLZnak"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Figure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:rStyle w:val="RysWykrestytuJOFFLZnak"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C5D5C" w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:rStyle w:val="RysWykrestytuJOFFLZnak"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D7F03C" w14:textId="2923BA05" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
+      <w:pPr>
+        <w:pStyle w:val="Figuretitle"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Figure Title (Title case)</w:t>
+      </w:r>
+      <w:r w:rsidR="005C5D5C" w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE74549" w14:textId="681D0D38" w:rsidR="005B59C7" w:rsidRPr="00C9426D" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
+      <w:pPr>
+        <w:pStyle w:val="Source"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...300 lines deleted...]
-        <w:rPr>
           <w:noProof/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DD4E157" wp14:editId="3CF2B720">
             <wp:extent cx="5759450" cy="3086100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="13" name="Wykres 13" descr="Please, add an alternative text here"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId18"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r w:rsidRPr="00C9426D">
+        <w:t>Source: own research.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5CE74549" w14:textId="3DC9836D" w:rsidR="005B59C7" w:rsidRPr="00CF7A4E" w:rsidRDefault="005B59C7" w:rsidP="00CF7A4E">
-[...20 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="76C3CE87" w14:textId="0E382686" w:rsidR="00CF7A4E" w:rsidRPr="009E6783" w:rsidRDefault="00CF7A4E" w:rsidP="00CE2D96">
+      <w:pPr>
+        <w:pStyle w:val="MaintextJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6783">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6783">
+        <w:t xml:space="preserve"> In order to ensure accessibility for blind or visually impaired people, each figure should be briefly described using </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6783">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>alternative text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6783">
+        <w:t>. If concise presentation of the data illustrated in a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9426D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6783">
+        <w:t>graph is not possible, a trend description, for example, can be used.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C3CE87" w14:textId="267B389C" w:rsidR="00CF7A4E" w:rsidRDefault="00CF7A4E" w:rsidP="00CF7A4E">
+    <w:p w14:paraId="38BBD248" w14:textId="5BD664F8" w:rsidR="00CF7A4E" w:rsidRPr="00E53682" w:rsidRDefault="00CF7A4E" w:rsidP="00CE2D96">
       <w:pPr>
         <w:pStyle w:val="MaintextJOFFL"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...223 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00E53682">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">To add an alternative text, right-click on the figure or other object, and select </w:t>
+      </w:r>
+      <w:r w:rsidR="00661094" w:rsidRPr="00E53682">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:t>Edit Alt Text</w:t>
+      </w:r>
+      <w:r w:rsidR="00661094" w:rsidRPr="00E53682">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:t xml:space="preserve">. In the Alt Text pane, you can then enter a description of the object in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00661094" w:rsidRPr="00E53682">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:t>Description</w:t>
+      </w:r>
+      <w:r w:rsidR="00661094" w:rsidRPr="00E53682">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:t xml:space="preserve"> box. This description will be read by screen readers when the document is accessed by someone using assistive technology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BBD248" w14:textId="560EDCD4" w:rsidR="00CF7A4E" w:rsidRPr="00196EDC" w:rsidRDefault="00CF7A4E" w:rsidP="00CF7A4E">
-[...284 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="2F59F1EA" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
+      <w:pPr>
+        <w:pStyle w:val="Tableno"/>
+        <w:rPr>
+          <w:rStyle w:val="TebelatytuJOFFLZnak"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:rStyle w:val="TebelatytuJOFFLZnak"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Table 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F59F1EA" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005B59C7" w:rsidRDefault="005B59C7" w:rsidP="005B59C7">
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00A62F43">
+    <w:p w14:paraId="28A2632B" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
+      <w:pPr>
+        <w:pStyle w:val="Tabletitle"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:rStyle w:val="TabletitleZnak"/>
-        </w:rPr>
-[...65 lines deleted...]
-      <w:r w:rsidRPr="00532D1C">
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Table Title (Italics, Title case)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:footnoteReference w:id="5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1490"/>
         <w:gridCol w:w="1750"/>
         <w:gridCol w:w="1166"/>
         <w:gridCol w:w="1166"/>
         <w:gridCol w:w="1167"/>
         <w:gridCol w:w="1166"/>
         <w:gridCol w:w="1167"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w14:paraId="10F3E62D" w14:textId="77777777" w:rsidTr="0075235A">
+      <w:tr w:rsidR="005B59C7" w:rsidRPr="00661094" w14:paraId="10F3E62D" w14:textId="77777777" w:rsidTr="0075235A">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78C33532" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="78C33532" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
+            <w:r w:rsidRPr="00661094">
               <w:rPr>
                 <w:rStyle w:val="alt-edited"/>
               </w:rPr>
               <w:t>Variable name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73DCB16D" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="73DCB16D" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
+            <w:r w:rsidRPr="00661094">
               <w:t>Sample</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="748FA2F2" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="748FA2F2" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
+            <w:r w:rsidRPr="00661094">
               <w:t>x1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="456B23F6" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="456B23F6" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
+            <w:r w:rsidRPr="00661094">
               <w:t>x5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A4F6C8F" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="3A4F6C8F" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
+            <w:r w:rsidRPr="00661094">
               <w:t>x4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14047BC6" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="14047BC6" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
+            <w:r w:rsidRPr="00661094">
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B0D1BE5" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="0B0D1BE5" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
+            <w:r w:rsidRPr="00661094">
               <w:t>x3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w14:paraId="1F0FE31C" w14:textId="77777777" w:rsidTr="0075235A">
+      <w:tr w:rsidR="005B59C7" w:rsidRPr="00661094" w14:paraId="1F0FE31C" w14:textId="77777777" w:rsidTr="0075235A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="306"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77D218D9" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="77D218D9" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
+            <w:r w:rsidRPr="00661094">
               <w:t>x1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52102821" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="52102821" w14:textId="6D086259" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,562</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>562</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50E05806" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="50E05806" w14:textId="0F2C63AA" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>1,000</w:t>
+            <w:r w:rsidRPr="00661094">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00597C07">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661094">
+              <w:t>000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="499DB672" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="499DB672" w14:textId="415AE3A9" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,018</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="426D0C34" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="426D0C34" w14:textId="6733FEE2" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,270</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>270</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C7A0A18" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="6C7A0A18" w14:textId="5B0CE5C9" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,280</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>280</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20E22771" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="20E22771" w14:textId="3854A863" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,316</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>316</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w14:paraId="01D6741B" w14:textId="77777777" w:rsidTr="005B59C7">
+      <w:tr w:rsidR="005B59C7" w:rsidRPr="00661094" w14:paraId="01D6741B" w14:textId="77777777" w:rsidTr="005B59C7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="306"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F886078" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="3F886078" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
+            <w:r w:rsidRPr="00661094">
               <w:t>x5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DE9B761" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="6DE9B761" w14:textId="21BCF6A2" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,055</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A2CF1A2" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="3A2CF1A2" w14:textId="7EECD12F" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,018</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="693EB52E" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="693EB52E" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
+            <w:r w:rsidRPr="00661094">
               <w:t>1,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25B9A40B" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="25B9A40B" w14:textId="5586ECD6" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,146</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>146</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DD6F6E9" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="5DD6F6E9" w14:textId="7D7625CE" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,346</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>346</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1ACB3C56" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="1ACB3C56" w14:textId="525A8AE5" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,077</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>077</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w14:paraId="79F49797" w14:textId="77777777" w:rsidTr="005B59C7">
+      <w:tr w:rsidR="005B59C7" w:rsidRPr="00661094" w14:paraId="79F49797" w14:textId="77777777" w:rsidTr="005B59C7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="306"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B30E084" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="1B30E084" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
+            <w:r w:rsidRPr="00661094">
               <w:t>x4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D21DDFB" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="3D21DDFB" w14:textId="73A790C6" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,561</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>561</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="574DAF3D" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="574DAF3D" w14:textId="3F45E0C7" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,270</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>270</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4894D2" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="5A4894D2" w14:textId="31299F1D" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,146</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>146</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D821814" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="2D821814" w14:textId="4B198308" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>1,000</w:t>
+            <w:r w:rsidRPr="00661094">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00597C07">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661094">
+              <w:t>000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72E27E4B" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="72E27E4B" w14:textId="71DA40ED" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,449</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>449</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76140AF0" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="76140AF0" w14:textId="71B674B4" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,003</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>003</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w14:paraId="6F7E7E64" w14:textId="77777777" w:rsidTr="0075235A">
+      <w:tr w:rsidR="005B59C7" w:rsidRPr="00661094" w14:paraId="6F7E7E64" w14:textId="77777777" w:rsidTr="0075235A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="306"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3768662E" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="3768662E" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
+            <w:r w:rsidRPr="00661094">
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B24C2F6" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="3B24C2F6" w14:textId="6EE60900" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,303</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C581F74" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="0C581F74" w14:textId="7A7A345C" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,280</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>280</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BBB4E94" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="2BBB4E94" w14:textId="1AA5551D" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,346</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>346</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BC24866" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="4BC24866" w14:textId="63124A29" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,449</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>449</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77605994" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="77605994" w14:textId="30814D3A" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>1,000</w:t>
+            <w:r w:rsidRPr="00661094">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00597C07">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661094">
+              <w:t>000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46596B84" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="46596B84" w14:textId="437C3590" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,027</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w14:paraId="0F64D2E0" w14:textId="77777777" w:rsidTr="0075235A">
+      <w:tr w:rsidR="005B59C7" w:rsidRPr="00661094" w14:paraId="0F64D2E0" w14:textId="77777777" w:rsidTr="0075235A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="306"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62C3C18E" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="62C3C18E" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
+            <w:r w:rsidRPr="00661094">
               <w:t>x3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AE54EEA" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="0AE54EEA" w14:textId="4D97DC74" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,455</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>455</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A1110D2" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="1A1110D2" w14:textId="1DAC0FF9" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,316</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>316</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BBF0967" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="1BBF0967" w14:textId="6F0688D4" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,077</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>077</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AD88857" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="0AD88857" w14:textId="12487B53" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,003</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FF335DE" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="2FF335DE" w14:textId="50A9223D" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>0,027</w:t>
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+              <w:t>027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20664B56" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="005C5D5C" w:rsidRDefault="005B59C7" w:rsidP="005C5D5C">
+          <w:p w14:paraId="20664B56" w14:textId="200EB3A6" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5D5C">
-              <w:t>1,000</w:t>
+            <w:r w:rsidRPr="00661094">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00597C07">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661094">
+              <w:t>000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="29FA8A6F" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00F16FF9" w:rsidRDefault="005B59C7" w:rsidP="00CF7A4E">
+    <w:p w14:paraId="29FA8A6F" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00F16FF9" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
       <w:pPr>
         <w:pStyle w:val="Source"/>
       </w:pPr>
       <w:r w:rsidRPr="00F16FF9">
         <w:t>Source: OECD (2011).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360C9287" w14:textId="1286E38B" w:rsidR="006A63F3" w:rsidRPr="006715AA" w:rsidRDefault="006A63F3" w:rsidP="001922D1">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00090973">
+    <w:p w14:paraId="360C9287" w14:textId="460F7C8A" w:rsidR="006A63F3" w:rsidRPr="00E53682" w:rsidRDefault="006A63F3" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1JOFFL"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>References</w:t>
       </w:r>
-      <w:r w:rsidR="00F16FF9">
-        <w:t xml:space="preserve"> – Heading 2</w:t>
+      <w:r w:rsidR="00F16FF9" w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Heading </w:t>
+      </w:r>
+      <w:r w:rsidR="007C225E" w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D9E523" w14:textId="77777777" w:rsidR="001922D1" w:rsidRPr="00242C76" w:rsidRDefault="001922D1" w:rsidP="00242C76">
+    <w:p w14:paraId="3F4B02C0" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="00E53682" w:rsidRDefault="001922D1" w:rsidP="00D81EFE">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">References are placed after the main body of the paper but before any appendices. This is the list of all sources cited in the paper (through in-text citations). Alphabetically sorter, Hanging Indent 1,27 cm/0,5 inches, Left-aligned, 1,5 line spaced.  </w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References are placed after the main body of the paper but before any appendices. This is the list of all sources cited in the paper (through in-text citations). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D385BEA" w14:textId="77777777" w:rsidR="001922D1" w:rsidRPr="00242C76" w:rsidRDefault="001922D1" w:rsidP="00242C76">
+    <w:p w14:paraId="3491862E" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="00E53682" w:rsidRDefault="001922D1" w:rsidP="00D81EFE">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00242C76">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alphabetically sorter,</w:t>
+      </w:r>
+      <w:r w:rsidR="007C225E" w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C225E" w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and within the same author, chronologically (from the oldest)</w:t>
+      </w:r>
+      <w:r w:rsidR="007C225E" w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD18C0B" w14:textId="3BB547D5" w:rsidR="007C225E" w:rsidRPr="00E53682" w:rsidRDefault="007C225E" w:rsidP="00D81EFE">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Italics: only in the book title or journal name. NOT in the article title.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4182C12E" w14:textId="263E7D86" w:rsidR="007C225E" w:rsidRPr="00E53682" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Article Title: Sentence Case (capitalize the first letter and proper names only).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46909363" w14:textId="62A99AA7" w:rsidR="007C225E" w:rsidRPr="00E53682" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal Title: Title Case (every word except conjunctions).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D9E523" w14:textId="420F1219" w:rsidR="001922D1" w:rsidRPr="00E53682" w:rsidRDefault="001922D1" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hanging Indent 1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="007C225E" w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm/0,5 inches, Left-aligned, 1,5 line spaced.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D385BEA" w14:textId="77777777" w:rsidR="001922D1" w:rsidRPr="00E53682" w:rsidRDefault="001922D1" w:rsidP="00D81EFE">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>References cited in-text must appear in the reference list and vice versa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662ADE92" w14:textId="77777777" w:rsidR="001922D1" w:rsidRPr="00242C76" w:rsidRDefault="001922D1" w:rsidP="00242C76">
+    <w:p w14:paraId="4A796216" w14:textId="77777777" w:rsidR="00540984" w:rsidRDefault="00540984" w:rsidP="00621C05">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00242C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662ADE92" w14:textId="77777777" w:rsidR="001922D1" w:rsidRPr="00D1300D" w:rsidRDefault="001922D1" w:rsidP="00D81EFE">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1300D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve">Use APA 7th Style for references and citations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DE5D8B" w14:textId="477DB260" w:rsidR="001922D1" w:rsidRPr="00242C76" w:rsidRDefault="001922D1" w:rsidP="00242C76">
+    <w:p w14:paraId="31E0A5E4" w14:textId="3A4B44C0" w:rsidR="00AF67F2" w:rsidRPr="00D1300D" w:rsidRDefault="001922D1" w:rsidP="00D81EFE">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00242C76">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="1"/>
+      <w:r w:rsidRPr="00D1300D">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rules and examples of bibliographic references and in-text citations – see: </w:t>
       </w:r>
-      <w:r w:rsidR="002F16F0" w:rsidRPr="002F16F0">
+      <w:r w:rsidR="002F16F0" w:rsidRPr="00D1300D">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
         <w:t>Bibliographic list - Instructions_2025</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00242C76">
+      <w:r w:rsidRPr="00D1300D">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidR="00DA71C7" w:rsidRPr="00D1300D">
+        <w:rPr>
+          <w:rStyle w:val="Odwoaniedokomentarza"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...33 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="690337BE" w14:textId="77777777" w:rsidR="00D1300D" w:rsidRDefault="00D1300D" w:rsidP="00D81EFE">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="690B8FAD" w14:textId="1B8E3D05" w:rsidR="00D3160C" w:rsidRDefault="001C4648" w:rsidP="000174DD">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2434DCB1" w14:textId="68E56BC4" w:rsidR="00D1300D" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="00D1300D">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>In-text citation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C225E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1300D" w:rsidRPr="007C225E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>APA 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="437A3AAF" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Basic form:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432A1CA6" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>– Paraphrase: (Kowalski, 2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4199D450" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>– Verbatim quote: (Kowalski, 2024, p. 15), with page number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4572C9E5" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>– Quote with page range: (Kowalski, 2024, pp. 15-18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB81EF2" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Author indicated in the text:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35881211" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>– “As Kowalski (2024) claims, chronic stress…”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4029DC16" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2 authors:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20ECFD87" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>– (Smith &amp; Brown, 2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC6ED19" w14:textId="0BF034FD" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>– “Smith and Brown (2024)</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-        <w:t>…….</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>…”, in the text “and”, in parentheses “&amp;”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22010440" w14:textId="1B8CE6F0" w:rsidR="00D3160C" w:rsidRDefault="001C4648" w:rsidP="000174DD">
-[...15 lines deleted...]
-        <w:t>Available online</w:t>
+    <w:p w14:paraId="7082B5BD" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3+ authors:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618315CF" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>– (Smith et al., 2024), immediately “et al.”; in APA 7, we do not list all of them</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE893AB" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>No author:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0175EF6D" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>– (“Title of the article”, 2024), use the title in quotation marks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246ED615" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Multiple authors of the same idea:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B17A0EC" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>– (Kowalski, 2024; Nowak, 2023; Smith &amp; Brown, 2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6485530A" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Second-hand quote:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D578EC1" w14:textId="4ACA7CAC" w:rsidR="00D1300D" w:rsidRPr="00E53682" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53682">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>…as Smith claims (quoted in: Brown, 2024, p. 15)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53682">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>, use only when the original is not available</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF60A26" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="00E53682" w:rsidRDefault="007C225E" w:rsidP="00D1300D">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="065ABFD7" w14:textId="19BDA2EB" w:rsidR="004125BF" w:rsidRPr="004125BF" w:rsidRDefault="00290A06" w:rsidP="00902632">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004125BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">BIBLIOGRAPHIC LIST </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53682">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004125BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INSTRUCTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CF4CCE" w14:textId="038CD8B4" w:rsidR="004125BF" w:rsidRPr="004125BF" w:rsidRDefault="00290A06" w:rsidP="00CD0574">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004125BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1. BOOK (SINGLE AUTHOR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C23D25" w14:textId="77777777" w:rsidR="004125BF" w:rsidRPr="004125BF" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004125BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B0AB21" w14:textId="04D9E1E3" w:rsidR="004125BF" w:rsidRPr="004125BF" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004125BF">
+        <w:t xml:space="preserve">Last Name, A. (Year). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004125BF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Book Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004125BF">
+        <w:t>. Publisher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A1E00A" w14:textId="77777777" w:rsidR="004125BF" w:rsidRPr="004125BF" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004125BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E4E112" w14:textId="41B4E90A" w:rsidR="004125BF" w:rsidRPr="00B610FD" w:rsidRDefault="00B610FD" w:rsidP="004125BF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B610FD">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Radke, M. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B610FD">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Nadmierny optymizm analityków sporządzających rekomendacje giełdowe w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:t>…….</w:t>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B610FD">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>wycenach przedsiębiorstw</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B610FD">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wydawnictwo Uniwersytetu Łódzkiego</w:t>
+      </w:r>
+      <w:r w:rsidR="004125BF" w:rsidRPr="00B610FD">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07844ACD" w14:textId="79364421" w:rsidR="00AF67F2" w:rsidRDefault="00AF67F2" w:rsidP="000174DD">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="549B548B" w14:textId="4AB138DC" w:rsidR="004125BF" w:rsidRPr="00B610FD" w:rsidRDefault="00290A06" w:rsidP="00CD0574">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B610FD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>2. BOOK (MULTIPLE AUTHORS)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="31E0A5E4" w14:textId="1248F811" w:rsidR="00AF67F2" w:rsidRDefault="00AF67F2" w:rsidP="000174DD">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="66072CA3" w14:textId="77777777" w:rsidR="004125BF" w:rsidRPr="004125BF" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004125BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2 authors:</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00AF67F2" w:rsidSect="00242C76">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="3C4868BE" w14:textId="201E7CBF" w:rsidR="004125BF" w:rsidRPr="00290A06" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00290A06">
+        <w:t xml:space="preserve">Smith, J. K., &amp; Brown, A. L. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290A06">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Book Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290A06">
+        <w:t>. Publisher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E720B5" w14:textId="77777777" w:rsidR="004125BF" w:rsidRPr="004125BF" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004125BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3-20 authors (all listed):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D452CAE" w14:textId="6FC95609" w:rsidR="00290A06" w:rsidRPr="00290A06" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00290A06">
+        <w:t xml:space="preserve">Smith, J. K., Brown, A. L., &amp; Johnson, R. M. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290A06">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Book Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290A06">
+        <w:t xml:space="preserve">. Publisher. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDE97DE" w14:textId="49E3A531" w:rsidR="004125BF" w:rsidRPr="004125BF" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004125BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>21+ authors (first 19 + … + last):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E740FD" w14:textId="67C63ACF" w:rsidR="00290A06" w:rsidRPr="00290A06" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00290A06">
+        <w:t>Smith, J. K., Brown, A. L., Johnson, R. M., Davis, P. T., Wilson, S.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00844CA9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290A06">
+        <w:t>Anderson, K., Garcia, M., Martinez, J., Rodriguez, L., Hernandez, P.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00844CA9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290A06">
+        <w:t>Lopez, A., Gonzalez, R., Perez, J., Sanchez, L., Ramirez, M., Torres, A.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00844CA9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290A06">
+        <w:t>Flores, R., Rivera, L., Gomez, A., ... Williams, B. (2024).</w:t>
+      </w:r>
+      <w:r w:rsidR="00844CA9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290A06">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Book title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290A06">
+        <w:t>. Publisher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E24EF8" w14:textId="77A57971" w:rsidR="00844CA9" w:rsidRPr="00844CA9" w:rsidRDefault="00844CA9" w:rsidP="00CD0574">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844CA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3. CHAPTER IN A COLLECTIVE WORK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFC7044" w14:textId="77777777" w:rsidR="00844CA9" w:rsidRPr="00844CA9" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844CA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA4DFF2" w14:textId="07FF6E1E" w:rsidR="00844CA9" w:rsidRPr="00844CA9" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844CA9">
+        <w:t>Last Name, A. (Year). Chapter Title. In: B. Editor (ed.),</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844CA9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Book Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844CA9">
+        <w:t xml:space="preserve"> (pp. XX-XX). Publisher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423011B1" w14:textId="77777777" w:rsidR="00844CA9" w:rsidRPr="00844CA9" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844CA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75829D62" w14:textId="36375772" w:rsidR="00844CA9" w:rsidRPr="00902632" w:rsidRDefault="00CD0574" w:rsidP="00D45F3E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0574">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Godłów-Legiędź, J. (2018). Wahania aktywności gospodarczej. In: R. Milewski &amp; E. Kwiatkowski (eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0574">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podstawy ekonomii </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0574">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>(pp. 247–269). Warsaw: Wydawnictwo Naukowe PWN</w:t>
+      </w:r>
+      <w:r w:rsidR="00844CA9" w:rsidRPr="00902632">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDCAE9D" w14:textId="01844FE6" w:rsidR="00844CA9" w:rsidRPr="00844CA9" w:rsidRDefault="00902632" w:rsidP="00CD0574">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844CA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4. ARTICLE IN A SCIENTIFIC JOURNAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63239A2B" w14:textId="77777777" w:rsidR="00844CA9" w:rsidRPr="00844CA9" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844CA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586395F0" w14:textId="62C6FE51" w:rsidR="00844CA9" w:rsidRPr="00902632" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00902632">
+        <w:t xml:space="preserve">Last Name, A. (Year). Article Title. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902632">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Journal Name, Volume</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902632">
+        <w:t xml:space="preserve"> (number),</w:t>
+      </w:r>
+      <w:r w:rsidR="00902632">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902632">
+        <w:t>Pages. https://doi.org/XX.XXX/YYY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7BF6E5" w14:textId="77777777" w:rsidR="00844CA9" w:rsidRPr="00844CA9" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844CA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BB9FCF" w14:textId="5AAE1BD1" w:rsidR="00844CA9" w:rsidRPr="00902632" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00902632">
+        <w:t xml:space="preserve">Brown, K., &amp; Smith, J. (2024). The Role of Emotion Regulation in Academic Performance. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902632">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Journal of Educational Psychology, 116</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902632">
+        <w:t>(3), 245</w:t>
+      </w:r>
+      <w:r w:rsidR="00902632">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902632">
+        <w:t>260. https://doi.org/10.1037/edu0000789</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EEA257" w14:textId="77777777" w:rsidR="00844CA9" w:rsidRPr="00844CA9" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844CA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902632">
+        <w:t>: Italics INCLUDES: journal name, volume. The issue number is NOT italicized and is in parentheses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED6AAC9" w14:textId="2FF39D9D" w:rsidR="00844CA9" w:rsidRPr="00844CA9" w:rsidRDefault="00902632" w:rsidP="00CD0574">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844CA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5. ONLINE ARTICLE (WITHOUT DOI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C62D04A" w14:textId="77777777" w:rsidR="00844CA9" w:rsidRPr="00844CA9" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844CA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DD769C" w14:textId="77777777" w:rsidR="00844CA9" w:rsidRPr="00902632" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902632">
+        <w:t xml:space="preserve">Last Name, A. (Year). Article Title. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902632">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>*Page Name*. URL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1BFC56" w14:textId="77777777" w:rsidR="00844CA9" w:rsidRPr="00844CA9" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844CA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C901A8" w14:textId="7FE61E4A" w:rsidR="00844CA9" w:rsidRPr="00902632" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00902632">
+        <w:t xml:space="preserve">Jones, P. (2024, March 15). How to Learn Effectively: Neurobiological Research. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902632">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Brain and Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902632">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00902632">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+          </w:rPr>
+          <w:t>https://mozgieduacja.pl/jak-sie-uczyc</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6C78A768" w14:textId="6273F50C" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00CD0574">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6. WEBSITE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBB3D3C" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09291BC3" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:t>Author or Institution. (Year, day, month). Page title. URL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091AD026" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F026A13" w14:textId="532D3C36" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:t>Central Statistical Office. (2024, January 12). Demographic indicators</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t>2023. https://stat.gov.pl/wskazniki-demographic-2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAC448E" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>No date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t>: replace "(n.d.)" with "no date."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DCEB369" w14:textId="06D6F197" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00CD0574">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="1080"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7. REPORT (E.G., WHO, GUS, OECD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC582FB" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7552BF" w14:textId="2615D199" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:t xml:space="preserve">Institution. (Year). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Report title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t xml:space="preserve"> (report no. XXX).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t>URL or Publisher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F45609" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C94B9B6" w14:textId="7102B02C" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:t xml:space="preserve">World Health Organization. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Mental health: World report 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t>(WHO/MHC/24/01). https://who.int/reports/mental-health-2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A5528F" w14:textId="5D89F0BE" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00CD0574">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8. LEGAL ACT (PL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415D10D0" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5AE5BD" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:t>Title of the act, Journal of Laws, Year, number, item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2C45E5" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498251E9" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:t>Act of 20 July 2018, Law on Higher Education and Science, Journal of Laws 2018, item 1668.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278D2AE4" w14:textId="65FAB7A0" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00CD0574">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:t>(In APA 7, Polish legal acts adopt the form adapted to PN-ISO 690 or the faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0574">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t>s own convention. The original APA 7 applies to US law; in Polish, we customarily use the adapted form.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB33F19" w14:textId="1AE47898" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00CD0574">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9. THESIS (MASTER</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>S, DOCTORAL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10888CDC" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Format of an unpublished thesis:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D13EED" w14:textId="58C3A690" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:t xml:space="preserve">Law, A. (Year). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Thesis Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t xml:space="preserve"> [Unpublished Master's thesis].</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t>Name of the University.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A67E00A" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E713225" w14:textId="265ADC67" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:t xml:space="preserve">Wiśniewski, J. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>The Effect of Meditation on Stress Levels in Students</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t>[Unpublished Master's Thesis]. University of Warsaw.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579DA48F" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Repository Database Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37577D7A" w14:textId="1A9F440D" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:t xml:space="preserve">Last Name, A. (Year). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Title of thesis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t xml:space="preserve"> [Doctoral Thesis, University].</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t>Repository Name. URL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CD0443" w14:textId="700FC708" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="00CD0574">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>10. CONFERENCE MATERIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7829770C" w14:textId="77777777" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0C09E3" w14:textId="3FDFA7C3" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve">Name, A. (Year, month, day). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Title of the paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve"> [Conference Paper].</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t>Conference Name, Location.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE441CE" w14:textId="77777777" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2429349E" w14:textId="1FA9748D" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve">Kowalski, M. (2024, October 15). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>New Approaches to Online Education</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t>[Conference Paper]. 3rd Digital Education Conference, Warsaw.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD45EA6" w14:textId="02E98B0B" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="00CD0574">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>11. YOUTUBE VIDEO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3FEA8E" w14:textId="77777777" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18164B24" w14:textId="7F2E7B3C" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve">Channel Name. (Year, month, day). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Video Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve"> [Video]. YouTube. URL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4D59CE" w14:textId="77777777" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="00CD0574">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B648A16" w14:textId="28E035BE" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve">TED. (2023, May 4). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>The Power of Vulnerability, Brené Brown</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve"> [Video].</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t>YouTube. https://youtube.com/watch?v=iCvmsMzlF7o</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B124788" w14:textId="449E816F" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="00CD0574">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>12. SOCIAL MEDIA POST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174F0892" w14:textId="77777777" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3904C9F3" w14:textId="1447F955" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve">Author Name [@nick]. (Year, month, day). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Post Title or First 20 Words</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t>[Post Type]. Platform Name. URL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C4491F" w14:textId="77777777" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4F1B6D" w14:textId="27B8BBD1" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve">NASA [@nasa]. (2024, July 22). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Today we celebrate the 55th anniversary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>of the Apollo 11 Moon landing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve"> [Post]. X. https://x.com/nasa/status/123</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DC1931" w14:textId="1EA64EE8" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="00CD0574">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>13. BLOG POST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BF1230" w14:textId="77777777" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78529F62" w14:textId="111E9E72" w:rsidR="00D1300D" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve">Last Name, A. (Year, Month, Day). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Post Title. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Blog Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>. URL</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00D1300D" w:rsidRPr="001B37FA" w:rsidSect="00D731E6">
+      <w:headerReference w:type="even" r:id="rId24"/>
+      <w:headerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="even" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:headerReference w:type="first" r:id="rId28"/>
+      <w:footerReference w:type="first" r:id="rId29"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="737" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="1816" w:right="1531" w:bottom="1418" w:left="1531" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="1" w:author="Maryla B" w:date="2026-07-15T19:51:00Z" w:initials="MB">
+    <w:p w14:paraId="2D082044" w14:textId="77777777" w:rsidR="00DA71C7" w:rsidRDefault="00DA71C7" w:rsidP="00DA71C7">
+      <w:pPr>
+        <w:pStyle w:val="Tekstkomentarza"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoaniedokomentarza"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Zaznaczyłam na czerwono, aby rozważyć, czy zostają zasady tworzenia bibliografii tutaj, czy ma to być osobny plik</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="2D082044" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="00AE4284" w16cex:dateUtc="2026-07-15T17:51:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="2D082044" w16cid:durableId="00AE4284"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A818F68" w14:textId="77777777" w:rsidR="00FB1689" w:rsidRDefault="00FB1689" w:rsidP="00862B9B">
+    <w:p w14:paraId="5DCF432E" w14:textId="77777777" w:rsidR="00EA1DAD" w:rsidRDefault="00EA1DAD" w:rsidP="00862B9B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="708D89FB" w14:textId="77777777" w:rsidR="00FB1689" w:rsidRDefault="00FB1689" w:rsidP="00862B9B">
+    <w:p w14:paraId="0CFBC2A0" w14:textId="77777777" w:rsidR="00EA1DAD" w:rsidRDefault="00EA1DAD" w:rsidP="00862B9B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Walbaum Display Light">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="0000000A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Serif">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
@@ -4845,653 +5243,416 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HPKIKI+TimesNewRoman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bangkok">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-809935577"/>
+      <w:id w:val="-1013527969"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="40B5F166" w14:textId="10354D25" w:rsidR="006F5D9B" w:rsidRDefault="006F5D9B">
+      <w:p w14:paraId="0C1FB747" w14:textId="298F43A2" w:rsidR="006F5D9B" w:rsidRDefault="006F5D9B" w:rsidP="002A6816">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0059499B">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="0C1FB747" w14:textId="55372C93" w:rsidR="006F5D9B" w:rsidRDefault="006F5D9B">
-[...4 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-1386635132"/>
+      <w:id w:val="-214036474"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="5647D3CF" w14:textId="2FD698B6" w:rsidR="006F5D9B" w:rsidRDefault="006F5D9B">
+      <w:p w14:paraId="014FE09E" w14:textId="58C5A4B9" w:rsidR="006F5D9B" w:rsidRDefault="006F5D9B" w:rsidP="00127145">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-          <w:t>2</w:t>
+        <w:r w:rsidR="009E03E2">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="014FE09E" w14:textId="2E6AE7B5" w:rsidR="006F5D9B" w:rsidRDefault="006F5D9B">
-[...4 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-1221195307"/>
+      <w:id w:val="112719009"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="0A69DAC2" w14:textId="24512CD5" w:rsidR="006F5D9B" w:rsidRDefault="006F5D9B">
+      <w:p w14:paraId="57E80335" w14:textId="4267CE3C" w:rsidR="006F5D9B" w:rsidRDefault="006F5D9B" w:rsidP="002A6816">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-          <w:t>2</w:t>
+        <w:r w:rsidR="009E03E2">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="57E80335" w14:textId="06A887AE" w:rsidR="006F5D9B" w:rsidRDefault="006F5D9B">
-[...3 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42F8B8CF" w14:textId="77777777" w:rsidR="00FB1689" w:rsidRPr="006E135A" w:rsidRDefault="00FB1689" w:rsidP="006E135A">
+    <w:p w14:paraId="2733991B" w14:textId="77777777" w:rsidR="00EA1DAD" w:rsidRPr="006E135A" w:rsidRDefault="00EA1DAD" w:rsidP="006E135A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="5954"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E135A">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A416BEA" w14:textId="77777777" w:rsidR="00FB1689" w:rsidRPr="006E135A" w:rsidRDefault="00FB1689" w:rsidP="006E135A">
+    <w:p w14:paraId="74B152A9" w14:textId="77777777" w:rsidR="00EA1DAD" w:rsidRPr="006E135A" w:rsidRDefault="00EA1DAD" w:rsidP="006E135A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="5954"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E135A">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="40203389" w14:textId="001BF0DF" w:rsidR="006F5D9B" w:rsidRPr="004B68E0" w:rsidRDefault="006F5D9B" w:rsidP="006A1C8C">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FA10EC">
+    <w:p w14:paraId="24A48D20" w14:textId="47563187" w:rsidR="00453D52" w:rsidRPr="00C9426D" w:rsidRDefault="00453D52" w:rsidP="00D81EFE">
+      <w:pPr>
+        <w:pStyle w:val="Footnotes"/>
+        <w:ind w:firstLine="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9426D">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C9426D">
+        <w:t xml:space="preserve"> It is acceptable to use footnotes only for additional explanations, supplementary news (must be kept to a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EFE">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9426D">
+        <w:t>minimum).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="51E20FC1" w14:textId="54A2ADD1" w:rsidR="006F5D9B" w:rsidRPr="00E7114D" w:rsidRDefault="006F5D9B" w:rsidP="006A1C8C">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00E7114D">
+    <w:p w14:paraId="78CAACFD" w14:textId="1475C5CA" w:rsidR="005C5D5C" w:rsidRDefault="005C5D5C" w:rsidP="00D81EFE">
+      <w:pPr>
+        <w:pStyle w:val="Footnotes"/>
+        <w:ind w:firstLine="567"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001922D1">
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D1745C" w:rsidRPr="00D1745C">
-[...10 lines deleted...]
-      <w:r w:rsidR="00D1745C">
+      <w:r w:rsidRPr="002619FB">
+        <w:t xml:space="preserve">The term </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Figure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002619FB">
+        <w:t xml:space="preserve"> is used to describe any graphical representation of information in the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002619FB">
+        <w:t xml:space="preserve"> including charts, graphs, diagrams, photographs and others. Keep the design of figures as simple as possible. Include labels and a legend if needed, and only use color when necessary (not to make it look more appealing).</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="24A48D20" w14:textId="77777777" w:rsidR="00453D52" w:rsidRDefault="00453D52" w:rsidP="00453D52">
+    <w:p w14:paraId="2F8D5546" w14:textId="1F7528FA" w:rsidR="005B59C7" w:rsidRPr="009E6783" w:rsidRDefault="005B59C7" w:rsidP="00D81EFE">
       <w:pPr>
         <w:pStyle w:val="Footnotes"/>
-        <w:jc w:val="left"/>
+        <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...286 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="009E6783">
+        <w:t xml:space="preserve"> Try to keep tables clean; don’t use vertical lines, use as few horizontal lines as possible, and keep row and column labels concise.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="674BF806" w14:textId="5F8B62AD" w:rsidR="006F5D9B" w:rsidRDefault="006F5D9B" w:rsidP="00935257">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6876F52A" w14:textId="41658801" w:rsidR="006F5D9B" w:rsidRPr="00A95A7B" w:rsidRDefault="001172F1" w:rsidP="00935257">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36A8372E" wp14:editId="6908031E">
+            <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04583A94" wp14:editId="6F4CFEA8">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-15875</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>314960</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5759450" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
+              <wp:wrapNone/>
+              <wp:docPr id="19" name="Line 18">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr>
+                      <a:cxnSpLocks noChangeShapeType="1"/>
+                    </wps:cNvCnPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5759450" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="12700">
+                        <a:solidFill>
+                          <a:srgbClr val="4A7EBB"/>
+                        </a:solidFill>
+                        <a:round/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:noFill/>
+                          </a14:hiddenFill>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="40C17AEF" id="Line 18" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-1.25pt,24.8pt" to="452.25pt,24.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQugyxtQEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/oPwi6N3aCptmMOMWatrt0&#10;a4B2H8BIsi1UFgVRiZ2/n6QmWbHdil4IUSSfHh+p5c3YG7ZXnjTamk8nJWfKCpTatjX//fJw+ZUz&#10;CmAlGLSq5gdF/GZ18WU5uErNsEMjlWcRxFI1uJp3IbiqKEh0qgeaoFM2Bhv0PYTo+raQHoaI3pti&#10;VpbXxYBeOo9CEcXbu7cgX2X8plEiPDUNqcBMzSO3kK3PdptssVpC1XpwnRZHGvABFj1oGx89Q91B&#10;ALbz+j+oXguPhE2YCOwLbBotVO4hdjMt/+nmuQOnci9RHHJnmejzYMWv/dpufKIuRvvsHlG8ErO4&#10;7sC2KhN4Obg4uGmSqhgcVeeS5JDbeLYdfqKMObALmFUYG98nyNgfG7PYh7PYagxMxMv5Yv7tah5n&#10;Ik6xAqpTofMUfijsWTrU3GibdIAK9o8UEhGoTinp2uKDNibP0lg2RLazRVnmCkKjZYqmPPLtdm08&#10;20Nch6vvi/vb29xWjLxP87izMqN1CuT98RxAm7dzfN3YoxpJgLRtVG1RHjb+pFKcV6Z53K20EO/9&#10;XP33B6z+AAAA//8DAFBLAwQUAAYACAAAACEAP6AtD9wAAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7WVuKDWISoRCXEqiAQ3DgQewE02P429jmK3Td+eRRzocWdGs9/ku8UaccLZ&#10;D44UPGwiEEi1awbqFHx/va2fQPigqdHGESq4oIddcXuT66xxZ/rEUxU6wSXkM62gD2HKpPR1j1b7&#10;jZuQ2GvdbHXgc+5kM+szl1sj4yhKpNUD8YdeT1j2WI/V0SpopzgZjXmtDkn7fl9+jCWly0Wpu9Xy&#10;8gwi4BL+w/CLz+hQMNPeHanxwihYx4+cVLBNExDsp9GWhf2fIItcXg8ofgAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAQugyxtQEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQA/oC0P3AAAAAgBAAAPAAAAAAAAAAAAAAAAAA8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="#4a7ebb" strokeweight="1pt"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="006F5D9B">
+      <w:rPr>
+        <w:noProof/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36A8372E" wp14:editId="6F1F7829">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-15875</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-27305</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5760000" cy="247650"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="20" name="Text Box 20">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
@@ -5505,280 +5666,136 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="676C72"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="215C26DF" w14:textId="3ECFFFDE" w:rsidR="006F5D9B" w:rsidRPr="00474CC9" w:rsidRDefault="00D1745C" w:rsidP="00935257">
+                        <w:p w14:paraId="215C26DF" w14:textId="3ECFFFDE" w:rsidR="006F5D9B" w:rsidRPr="004F5725" w:rsidRDefault="00D1745C" w:rsidP="00935257">
                           <w:pPr>
                             <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:sz w:val="22"/>
+                            </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00D1745C">
+                          <w:r w:rsidRPr="004F5725">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               <w:color w:val="676C72"/>
-                              <w:sz w:val="16"/>
+                              <w:sz w:val="18"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Author 1 </w:t>
+                            <w:t>Author 1 Name, Author 2 Name</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="54000" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="36A8372E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 20" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-1.25pt;margin-top:-2.15pt;width:453.55pt;height:19.5pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZi1T60QIAAOEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/Z3PZNJeq6aqXLUJa&#10;LtIuH+AmTmOR2MF2my6If2dsN20XeABEpCbjiX0yZ87pzO6OXYsOVComeIHDmwAjyktRMb4r8Ken&#10;jZdhpDThFWkFpwV+pgrfzV+/mg39lEaiEW1FJQIQrqZDX+BG637q+6psaEfUjegph5e1kB3RsJQ7&#10;v5JkAPSu9aMgSPxByKqXoqRKQXbtXuK5xa9rWuoPda2oRm2BoTZt79Let+buz2dkupOkb1h5KoP8&#10;QxUdYRw+eoZaE03QXrJfoDpWSqFErW9K0fmirllJLQdgEwY/sXlsSE8tF2iO6s9tUv8Ptnx/+CgR&#10;qwocQXs46UCjJ3rUaCmOCFKGEywflD5FjtW3VZjdrtNN4i3jPPPi2+Wtl8fZ0gvTKFtOosUiuY+/&#10;m9MVLafwE5JodqBjiyHzZxxOapvupP4FB6MDAUVDo59vKxyftlJ/6NXUUjNGsOFjDzz1EWiZY4aM&#10;6h9E+VkhLlYN4Tu6kFIMDSUVtNcBXx11OMqAbId3ooI2kb0WFuhYy84AgpoI0KGPz2drmVaWkJyk&#10;SQAXRiW8i+I0mVjvQe3j6V4q/YaKDpmgwBKsa9HJASg5muMWW71oWbVhbWsXcrddtdI1ZWMvd7bt&#10;G+Ky4+eU22rbpa4xWm6QuDCY7nMu8zv18zCKg2WUe5skS714E0+8PA0yLwjzZZ4EcR6vN1b9MJ42&#10;rKoof2D8LH4Y/7X2gW//YWgocD6JJk6/6+pPtBzXJE1WaXTyxguSHdMwblrWFTgzepwGgFH9nld2&#10;GGjCWhf75EX5o8PG58VpxhbOIPq4PQKKMc5WVM/gFilATNAdZiQEjZBfMRpg3hRYfdkTSTFq33Jw&#10;HGzRNpjE1idyzG7HgPASjhdYY+TClXaDbN9LtmsA3fmaiwU4s2bWNJdKoGyzgDliCZxmnhlU12u7&#10;6zKZ5z8AAAD//wMAUEsDBBQABgAIAAAAIQBlvFIL3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcUOu0DS2EOBVCQkXqiUJ73sRLHBGvo9hNAl+POcFptJrRzNt8O9lWDNT7&#10;xrGCxTwBQVw53XCt4P3teXYHwgdkja1jUvBFHrbF5UWOmXYjv9JwCLWIJewzVGBC6DIpfWXIop+7&#10;jjh6H663GOLZ11L3OMZy28plkqylxYbjgsGOngxVn4ezVbDbDTelHL43YTQajy8Lu0dzUur6anp8&#10;ABFoCn9h+MWP6FBEptKdWXvRKpgtb2MyaroCEf37JF2DKBWs0g3IIpf/Hyh+AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhABmLVPrRAgAA4QUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAGW8UgvfAAAACAEAAA8AAAAAAAAAAAAAAAAAKwUAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA3BgAAAAA=&#10;" stroked="f" strokecolor="#676c72">
+            <v:shape id="Text Box 20" o:spid="_x0000_s1032" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;margin-left:-1.25pt;margin-top:-2.15pt;width:453.55pt;height:19.5pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/1o+O9wEAANsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJmnQw4hRdigwD&#10;uq1Atw+QZfmCyaJGKrGzrx8lJ+kub8P0IFCUeEgeHm3uxt6Ko0HqwBVyMZtLYZyGqnNNIb9+2b95&#10;KwUF5SplwZlCngzJu+3rV5vB52YJLdjKoGAQR/ngC9mG4PMsI92aXtEMvHF8WQP2KvARm6xCNTB6&#10;b7PlfL7OBsDKI2hDxN6H6VJuE35dGx0+1zWZIGwhubaQdkx7Gfdsu1F5g8q3nT6Xof6hil51jpNe&#10;oR5UUOKA3V9QfacRCOow09BnUNedNqkH7mYx/6Ob51Z5k3phcshfaaL/B6s/HZ/9E4owvoORB5ia&#10;IP8I+hsJB7tWucbcI8LQGlVx4kWkLBs85efQSDXlFEHK4SNUPGR1CJCAxhr7yAr3KRidB3C6km7G&#10;IDQ7V7frOS8pNN8tb27XqzSVTOWXaI8U3hvoRTQKiTzUhK6OjxRiNSq/PInJCGxX7Ttr0wGbcmdR&#10;HBULYJ/WFGt9qybvJR1NTxPebxjWRSQHEXNKFz2Jg9j2REAYy5EvIxclVCdmA2FSG/8ONlrAH1IM&#10;rLRC0veDQiOF/eCY0SjLZKxuEg948ZYXQznN4YUMUkzmLkwSPnjsmpbRp7k5uGfm6y6R8lLJuVZW&#10;UOrtrPYo0V/P6dXLn9z+BAAA//8DAFBLAwQUAAYACAAAACEAZbxSC98AAAAIAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrtA0thDgVQkJF6olCe97ESxwRr6PYTQJfjznBabSa&#10;0czbfDvZVgzU+8axgsU8AUFcOd1wreD97Xl2B8IHZI2tY1LwRR62xeVFjpl2I7/ScAi1iCXsM1Rg&#10;QugyKX1lyKKfu444eh+utxji2ddS9zjGctvKZZKspcWG44LBjp4MVZ+Hs1Ww2w03pRy+N2E0Go8v&#10;C7tHc1Lq+mp6fAARaAp/YfjFj+hQRKbSnVl70SqYLW9jMmq6AhH9+yRdgygVrNINyCKX/x8ofgAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/1o+O9wEAANsDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBlvFIL3wAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" stroked="f" strokecolor="#676c72">
               <v:fill opacity="0"/>
               <v:textbox inset="0,1.5mm,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="215C26DF" w14:textId="3ECFFFDE" w:rsidR="006F5D9B" w:rsidRPr="00474CC9" w:rsidRDefault="00D1745C" w:rsidP="00935257">
+                  <w:p w14:paraId="215C26DF" w14:textId="3ECFFFDE" w:rsidR="006F5D9B" w:rsidRPr="004F5725" w:rsidRDefault="00D1745C" w:rsidP="00935257">
                     <w:pPr>
                       <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:sz w:val="22"/>
+                      </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00D1745C">
+                    <w:r w:rsidRPr="004F5725">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:color w:val="676C72"/>
-                        <w:sz w:val="16"/>
+                        <w:sz w:val="18"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Author 1 </w:t>
+                      <w:t>Author 1 Name, Author 2 Name</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6876F52A" w14:textId="5DDBE871" w:rsidR="006F5D9B" w:rsidRPr="00A95A7B" w:rsidRDefault="006F5D9B" w:rsidP="00935257">
-[...86 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61A12502" w14:textId="77777777" w:rsidR="006F5D9B" w:rsidRDefault="006F5D9B" w:rsidP="00935257">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="215839D4" wp14:editId="2277924A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="215839D4" wp14:editId="2150F1DE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-22860</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-27305</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5760000" cy="247650"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="18" name="Text Box 15">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
@@ -5792,407 +5809,1074 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="676C72"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5E90693B" w14:textId="65DBFBBC" w:rsidR="006F5D9B" w:rsidRPr="00DD27EF" w:rsidRDefault="00D1745C" w:rsidP="00935257">
+                        <w:p w14:paraId="5E90693B" w14:textId="65DBFBBC" w:rsidR="006F5D9B" w:rsidRPr="004F5725" w:rsidRDefault="00D1745C" w:rsidP="00935257">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:sz w:val="16"/>
+                              <w:sz w:val="18"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00D1745C">
+                          <w:r w:rsidRPr="004F5725">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               <w:color w:val="676C72"/>
-                              <w:sz w:val="16"/>
+                              <w:sz w:val="18"/>
                               <w:szCs w:val="22"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>Paper Title</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="6521ED80" w14:textId="77777777" w:rsidR="006F5D9B" w:rsidRPr="00DD27EF" w:rsidRDefault="006F5D9B" w:rsidP="00935257">
                           <w:pPr>
                             <w:rPr>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="54000" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="215839D4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 15" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-1.8pt;margin-top:-2.15pt;width:453.55pt;height:19.5pt;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxwkMX1AIAAOgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNlu2zAQfC/QfyD4ruiIrMOIHFh2XBRI&#10;DyDpB9ASZRGVSJWkLadF/71L0rKTtg9tUQOWltdwZ2e0N7fHvkMHKhUTvMDhVYAR5ZWoGd8V+NPj&#10;xsswUprwmnSC0wI/UYVvF69f3YzDnEaiFV1NJQIQrubjUOBW62Hu+6pqaU/UlRgoh8VGyJ5oGMqd&#10;X0syAnrf+VEQJP4oZD1IUVGlYHbtFvHC4jcNrfSHplFUo67AkJu2T2mfW/P0FzdkvpNkaFl1SoP8&#10;QxY9YRwuPUOtiSZoL9kvUD2rpFCi0VeV6H3RNKyilgOwCYOf2Dy0ZKCWCxRHDecyqf8HW70/fJSI&#10;1aAdKMVJDxo90qNGpTiicGY5wfBeacPOLFhW31Zhdr1ON4lXxnnmxdfltZfHWemFaZSVs2i5TO7i&#10;7+Z0Tas5/IUkmh3oVGKY+TMOJ7VNdVL/goPRgYCiodHPt3lNb5upPw5qbqkZI9jwYQCe+gi0zDFD&#10;Rg33ovqsEBerlvAdXUopxpaSGsrrgJ8ddTjKgGzHd6KGMpG9Fhbo2MjeAIKaCNDBZk9na5mKVTA5&#10;S5MAfhhVsBbFaTKz3oPcp9ODVPoNFT0yQYElWNeikwNQcjSnLTZ70bF6w7rODuRuu+qkK8rG/tzZ&#10;bmiJm52uU26rLZd6jtFxg8SFwXTXuZnfqZ+HURyUUe5tkiz14k088/I0yLwgzMs8CeI8Xm+s+mE8&#10;b1ldU37P+Fn8MP5r7QPffmFoLHA+i5wtX2R/ouW4JmmySqOTN15s65mGdtOxvsCZ0ePUAIzqd7y2&#10;zUAT1rnYJy/Snxw2vS9OM7ZwBtHH7dF9TeZ245+tqJ/ANFKApiA/tEoIWiG/YjRC2ymw+rInkmLU&#10;veVgPNOjbDCLrV3kNLudAsIrOF5gjZELV9r1s/0g2a4FdGdvLpZg0IZZ71wygezNANqJ5XFqfaZf&#10;PR/bXZcGvfgBAAD//wMAUEsDBBQABgAIAAAAIQAfAiFh3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/NTsMwEITvSH0HaytxQa1TUlpI41QICRWJE+XnvImXOGq8jmI3CTw95gSn0WpGM9/m+8m2&#10;YqDeN44VrJYJCOLK6YZrBW+vj4tbED4ga2wdk4Iv8rAvZhc5ZtqN/ELDMdQilrDPUIEJocuk9JUh&#10;i37pOuLofbreYohnX0vd4xjLbSuvk2QjLTYcFwx29GCoOh3PVsHhMFyVcvjehtFofH9a2Wc0H0pd&#10;zqf7HYhAU/gLwy9+RIciMpXuzNqLVsEi3cRk1HUKIvp3SXoDolSQrrcgi1z+f6D4AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhALHCQxfUAgAA6AUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB8CIWHfAAAACAEAAA8AAAAAAAAAAAAAAAAALgUAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA6BgAAAAA=&#10;" stroked="f" strokecolor="#676c72">
+            <v:shape id="Text Box 15" o:spid="_x0000_s1033" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;margin-left:-1.8pt;margin-top:-2.15pt;width:453.55pt;height:19.5pt;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCh+5sy+gEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJmnQw4hRdigwD&#10;uq1Atw+QZdkWJosapcTOvn6UbKe7vA3Tg0BR4iHPIbW7GzrDzgq9Blvw1WLJmbISKm2bgn/9cnzz&#10;ljMfhK2EAasKflGe3+1fv9r1LldraMFUChmBWJ/3ruBtCC7PMi9b1Qm/AKcsXdaAnQh0xCarUPSE&#10;3plsvVxusx6wcghSeU/eh/GS7xN+XSsZPte1V4GZglNtIe2Y9jLu2X4n8gaFa7WcyhD/UEUntKWk&#10;V6gHEQQ7of4LqtMSwUMdFhK6DOpaS5U4EJvV8g82z61wKnEhcby7yuT/H6z8dH52T8jC8A4GamAi&#10;4d0jyG+eWTi0wjbqHhH6VomKEq+iZFnvfD6FRql97iNI2X+EiposTgES0FBjF1UhnozQqQGXq+hq&#10;CEySc3O7XdLiTNLd+uZ2u0ldyUQ+Rzv04b2CjkWj4EhNTeji/OhDrEbk85OYzIPR1VEbkw7YlAeD&#10;7CxoAI5pjbHGtWL0zun8+DTh/YZhbESyEDHHdNGTNIi0RwHCUA5MV5NAUZISqguJgjAOHX0SMlrA&#10;H5z1NHAF999PAhVn5oMlYeN0JmNzk+TA2VvOhrCSwgseOBvNQxgn+eRQNy2hj+2zcE8NqHXS5qWS&#10;qWQapERxGvo4qb+e06uXr7n/CQAA//8DAFBLAwQUAAYACAAAACEAHwIhYd8AAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcUGtU1JaSONUCAkViRPl57yJlzhqvI5iNwk8PeYE&#10;p9FqRjPf5vvJtmKg3jeOFayWCQjiyumGawVvr4+LWxA+IGtsHZOCL/KwL2YXOWbajfxCwzHUIpaw&#10;z1CBCaHLpPSVIYt+6Tri6H263mKIZ19L3eMYy20rr5NkIy02HBcMdvRgqDodz1bB4TBclXL43obR&#10;aHx/WtlnNB9KXc6n+x2IQFP4C8MvfkSHIjKV7szai1bBIt3EZNR1CiL6d0l6A6JUkK63IItc/n+g&#10;+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCh+5sy+gEAAOIDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAfAiFh3wAAAAgBAAAPAAAAAAAAAAAA&#10;AAAAAFQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;" stroked="f" strokecolor="#676c72">
               <v:fill opacity="0"/>
               <v:textbox inset="0,1.5mm,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="5E90693B" w14:textId="65DBFBBC" w:rsidR="006F5D9B" w:rsidRPr="00DD27EF" w:rsidRDefault="00D1745C" w:rsidP="00935257">
+                  <w:p w14:paraId="5E90693B" w14:textId="65DBFBBC" w:rsidR="006F5D9B" w:rsidRPr="004F5725" w:rsidRDefault="00D1745C" w:rsidP="00935257">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
-                        <w:sz w:val="16"/>
+                        <w:sz w:val="18"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00D1745C">
+                    <w:r w:rsidRPr="004F5725">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:color w:val="676C72"/>
-                        <w:sz w:val="16"/>
+                        <w:sz w:val="18"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>Paper Title</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="6521ED80" w14:textId="77777777" w:rsidR="006F5D9B" w:rsidRPr="00DD27EF" w:rsidRDefault="006F5D9B" w:rsidP="00935257">
                     <w:pPr>
                       <w:rPr>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="7E15B1F0" w14:textId="77777777" w:rsidR="006F5D9B" w:rsidRPr="00A95A7B" w:rsidRDefault="006F5D9B" w:rsidP="00935257">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C79808B" wp14:editId="644FB1FA">
+            <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C79808B" wp14:editId="41FCF9A6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-22860</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>38735</wp:posOffset>
+                <wp:posOffset>67310</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5760000" cy="0"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="17" name="Line 13">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5760000" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="9525">
+                      <a:ln w="12700">
                         <a:solidFill>
                           <a:srgbClr val="4A7EBB"/>
                         </a:solidFill>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="4EA66445" id="Line 13" o:spid="_x0000_s1026" style="position:absolute;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-1.8pt,3.05pt" to="451.75pt,3.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0IlOCXQIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNFu2yAUfZ+0f0C8O7YTJ3asOlViJ3vp&#10;ukrtPoAAjtFsQEDiRNP+fYDjdN32sE2LFHyBy/E951x8d3/uWnCiSjPBCxhPIggox4Iwfijg55dd&#10;kEGgDeIEtYLTAl6ohver9+/uepnTqWhES6gCFoTrvJcFbIyReRhq3NAO6YmQlNvNWqgOGTtVh5Ao&#10;1Fv0rg2nUbQIe6GIVAJTre1qNWzClceva4rNp7rW1IC2gLY240flx70bw9Udyg8KyYbhaxnoH6ro&#10;EOP2pTeoChkEjor9AtUxrIQWtZlg0YWirhmmnoNlE0c/sXlukKSeixVHy5tM+v/B4sfTkwKMWO9S&#10;CDjqrEcPjFMQzzwfejYP2jhmNhoYfS3jbFalu0WwSZZZkMw2s2CZZJsgTqfZZj5drxfb5Js7TSjO&#10;7V8oZNiJjvLalT+r/+q0UyYNX3EgOCHrZuy8C31d49NXGvZS556WawIflvxJOQr4zJ/lg8BfNOCi&#10;bBA/UC/xy0Va2gPgmyNuoqUVaN9/FMTmoKMRXpdzrToHaR0EZ99Ol1s7OaWwXZyni8j+IMDjni13&#10;PCiVNh+o6IALCthazT0wOlkWA7Mxxb2Hix1rW9+tLQd9AZfz6dwf0KJlxG26NK0O+7JVg0LJOt1u&#10;NleZ3qQpceTEgzUUke01Noi1Q2zrbLnD+539y2i5zbZZEiTTxTZIoqoK1rsyCRa7OJ1Xs6osq9jb&#10;Hyd5wwih3FU3uh8nf21+FN6u102GEL1BHztgfL52grNvaIS9IJcn5aR1ttr75JOvd99d2B/nPuv1&#10;C7X6DgAA//8DAFBLAwQUAAYACAAAACEAjezp0NwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU7CQBRF9yb+w+SZuIMpEirUTomSQNyYKBDWQ+fZqXbeNJ0Bar/epxtd3tybc0++7F0jztiF2pOC&#10;yTgBgVR6U1OlYL9bj+YgQtRkdOMJFXxhgGVxfZXrzPgLveF5GyvBEAqZVmBjbDMpQ2nR6TD2LRJ3&#10;775zOnLsKmk6fWG4a+RdkqTS6Zr4weoWVxbLz+3JKRjMfPX6bDfDy9PhfphVYbfeHD6Uur3pHx9A&#10;ROzj3xh+9FkdCnY6+hOZIBoFo2nKSwXpBATXi2Q6A3H8zbLI5X/94hsAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQB0IlOCXQIAAOkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCN7OnQ3AAAAAYBAAAPAAAAAAAAAAAAAAAAALcEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAwAUAAAAA&#10;" strokecolor="#4a7ebb"/>
+            <v:line w14:anchorId="7E50778A" id="Line 13" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-1.8pt,5.3pt" to="451.75pt,5.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxqMBEsgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KNNi4Ey0HjJL2k&#10;rYEkH7DmQyJKcYklbcl/X5KxnSK9BdWB2OUuhzPD1ep6Giw7KAoGXcvns5oz5QRK47qWPz/df/rK&#10;WYjgJFh0quVHFfj1+uOH1egbtcAerVTEEogLzehb3sfom6oKolcDhBl65VJRIw0QU0pdJQnGhD7Y&#10;alHXV9WIJD2hUCGk3duXIl8XfK2ViL+0Dioy2/LELZaVyrrLa7VeQdMR+N6IEw14B4sBjEuXXqBu&#10;IQLbk/kHajCCMKCOM4FDhVoboYqGpGZev1Hz2INXRUsyJ/iLTeH/wYqfh43bUqYuJvfoH1D8Dszh&#10;pgfXqULg6ejTw82zVdXoQ3M5kpPgt8R24w+UqQf2EYsLk6YhQyZ9bCpmHy9mqykykTa/LK/q9HEm&#10;zrUKmvNBTyF+VziwHLTcGpd9gAYODyFmItCcW/K2w3tjbXlL69iY2C6WCTqXAlojc7Uk1O02ltgB&#10;0jh8/ra8u7kpst60Ee6dLGi9Anl3iiMY+xKn2607uZENyNMWmh3K45bOLqX3KjRPs5UH4u+8nH79&#10;A9Z/AAAA//8DAFBLAwQUAAYACAAAACEAn+M7KdwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70i8g7WVuKDWoRURDXEqiAQ3DgQewI03P429jmK3Td+eRRzoabUzo9lv893srDjhFHpP&#10;Ch5WCQik2pueWgXfX2/LJxAhajLaekIFFwywK25vcp0Zf6ZPPFWxFVxCIdMKuhjHTMpQd+h0WPkR&#10;ib3GT05HXqdWmkmfudxZuU6SVDrdE1/o9Ihlh/VQHZ2CZlyng7Wv1SFt3u/Lj6Gk7XxR6m4xvzyD&#10;iDjH/zD84jM6FMy090cyQVgFy03KSdYTnuxvk80jiP2fIItcXj9Q/AAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBxqMBEsgEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCf4zsp3AAAAAgBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="#4a7ebb" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="40A4BC8B" w14:textId="77777777" w:rsidR="006F5D9B" w:rsidRPr="00C411D7" w:rsidRDefault="006F5D9B" w:rsidP="0096697B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CC45B89" w14:textId="77777777" w:rsidR="00040229" w:rsidRPr="008C24C0" w:rsidRDefault="00040229" w:rsidP="00040229">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:spacing w:val="90"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="39"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="008C24C0">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:spacing w:val="90"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="39"/>
+      </w:rPr>
+      <w:t>• FINANSE I PRAWO FINANSOWE •</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="53F867C4" w14:textId="77777777" w:rsidR="00040229" w:rsidRDefault="00040229" w:rsidP="00040229">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:color w:val="676C72"/>
+        <w:spacing w:val="114"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="423D383A" wp14:editId="41A2EF59">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>7620</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4475480" cy="317500"/>
+              <wp:effectExtent l="0" t="0" r="1270" b="6350"/>
+              <wp:wrapNone/>
+              <wp:docPr id="24" name="Pole tekstowe 24"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4475480" cy="167005"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="676C72"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="676C72"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="641913FC" w14:textId="77777777" w:rsidR="00040229" w:rsidRPr="00D61845" w:rsidRDefault="00040229" w:rsidP="00040229">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                              <w:b/>
+                              <w:spacing w:val="20"/>
+                              <w:sz w:val="27"/>
+                              <w:szCs w:val="27"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D61845">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                              <w:b/>
+                              <w:spacing w:val="20"/>
+                              <w:sz w:val="27"/>
+                              <w:szCs w:val="27"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">• </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00D61845">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                              <w:spacing w:val="20"/>
+                              <w:sz w:val="27"/>
+                              <w:szCs w:val="27"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>JOURNAL OF FINANCE AND FINANCIAL LAW</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00D61845">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                              <w:b/>
+                              <w:spacing w:val="20"/>
+                              <w:sz w:val="27"/>
+                              <w:szCs w:val="27"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> •</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="423D383A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Pole tekstowe 24" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.6pt;width:352.4pt;height:25pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQQJA23AEAAJoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJ0guMOEXXosOA&#10;7gJ0/QBGlm1htqhRSuzs60fJcbp1b8NeBIqSDs85pDY3Y9+JgyZv0JZyucil0FZhZWxTyudvD++u&#10;pfABbAUdWl3Ko/byZvv2zWZwhV5hi12lSTCI9cXgStmG4Ios86rVPfgFOm35sEbqIfCWmqwiGBi9&#10;77JVnl9mA1LlCJX2nrP306HcJvy61ip8qWuvg+hKydxCWimtu7hm2w0UDYFrjTrRgH9g0YOxXPQM&#10;dQ8BxJ7MX1C9UYQe67BQ2GdY10bppIHVLPNXap5acDppYXO8O9vk/x+s+nx4cl9JhPE9jtzAJMK7&#10;R1TfvbB414Jt9C0RDq2Gigsvo2XZ4Hxxehqt9oWPILvhE1bcZNgHTEBjTX10hXUKRucGHM+m6zEI&#10;xcn1+upifc1His+Wl1d5fpFKQDG/duTDB429iEEpiZua0OHw6ENkA8V8JRaz+GC6LjW2s38k+GLM&#10;JPaR8EQ9jLtRmKqUq1g3itlhdWQ5hNO48Hhz0CL9lGLgUSml/7EH0lJ0Hy1bEudqDmgOdnMAVvHT&#10;UqpAUkybuzBN4N6RaVrGnmy3eMvG1SZpeuFxIswDkKSehjVO2O/7dOvlS21/AQAA//8DAFBLAwQU&#10;AAYACAAAACEAEqq0KdsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFGH&#10;QnmEOBUgHgckJFrEeRtv44h4ndpum/57lhMcd2Y0+001H32vdhRTF9jA+aQARdwE23Fr4HP5fHYD&#10;KmVki31gMnCgBPP6+KjC0oY9f9BukVslJZxKNOByHkqtU+PIY5qEgVi8dYges5yx1TbiXsp9r6dF&#10;caU9diwfHA706Kj5Xmy9ATy8bvD99sm/pPi2vpht3FJ/PRhzejLe34HKNOa/MPziCzrUwrQKW7ZJ&#10;9QZkSBZ1CkrM6+JSdqwMzETQdaX/09c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABBA&#10;kDbcAQAAmgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ABKqtCnbAAAABQEAAA8AAAAAAAAAAAAAAAAANgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" filled="f" fillcolor="#676c72" stroked="f" strokecolor="#676c72">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="641913FC" w14:textId="77777777" w:rsidR="00040229" w:rsidRPr="00D61845" w:rsidRDefault="00040229" w:rsidP="00040229">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                        <w:b/>
+                        <w:spacing w:val="20"/>
+                        <w:sz w:val="27"/>
+                        <w:szCs w:val="27"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D61845">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                        <w:b/>
+                        <w:spacing w:val="20"/>
+                        <w:sz w:val="27"/>
+                        <w:szCs w:val="27"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">• </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00D61845">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                        <w:spacing w:val="20"/>
+                        <w:sz w:val="27"/>
+                        <w:szCs w:val="27"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>JOURNAL OF FINANCE AND FINANCIAL LAW</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00D61845">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                        <w:b/>
+                        <w:spacing w:val="20"/>
+                        <w:sz w:val="27"/>
+                        <w:szCs w:val="27"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> •</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7BB1B19A" w14:textId="77777777" w:rsidR="00040229" w:rsidRDefault="00040229" w:rsidP="00040229">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:color w:val="676C72"/>
-        <w:spacing w:val="114"/>
-        <w:sz w:val="28"/>
+        <w:spacing w:val="50"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C411D7">
+  </w:p>
+  <w:p w14:paraId="6AF75442" w14:textId="77777777" w:rsidR="00040229" w:rsidRDefault="00040229" w:rsidP="00040229">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:color w:val="676C72"/>
-        <w:spacing w:val="114"/>
-        <w:sz w:val="28"/>
+        <w:spacing w:val="50"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-      <w:t>• FINANSE I PRAWO FINANSOWE •</w:t>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22C500DA" wp14:editId="7ABE64A9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>-39370</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>89535</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5615940" cy="0"/>
+              <wp:effectExtent l="0" t="19050" r="3810" b="19050"/>
+              <wp:wrapNone/>
+              <wp:docPr id="23" name="Łącznik prostoliniowy 23"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr>
+                      <a:cxnSpLocks noChangeShapeType="1"/>
+                    </wps:cNvCnPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5615940" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="28575">
+                        <a:solidFill>
+                          <a:srgbClr val="89B137"/>
+                        </a:solidFill>
+                        <a:round/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:noFill/>
+                          </a14:hiddenFill>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="0F038E4A" id="Łącznik prostoliniowy 23" o:spid="_x0000_s1026" style="position:absolute;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-3.1pt,7.05pt" to="439.1pt,7.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBruKHUtgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/oPwi6L46zpk2NOAWWrrt0&#10;a4C2H8BIsi1MFgVRiZ2/n6QmadHdhl4IUSSfHh+p5e3YG7ZXnjTampeTKWfKCpTatjV/eb7/uuCM&#10;AlgJBq2q+UERv11dfFkOrlIz7NBI5VkEsVQNruZdCK4qChKd6oEm6JSNwQZ9DyG6vi2khyGi96aY&#10;TadXxYBeOo9CEcXbu9cgX2X8plEiPDYNqcBMzSO3kK3PdptssVpC1XpwnRZHGvAfLHrQNj56hrqD&#10;AGzn9T9QvRYeCZswEdgX2DRaqNxD7KacfujmqQOnci9RHHJnmejzYMXv/dpufKIuRvvkHlD8IWZx&#10;3YFtVSbwfHBxcGWSqhgcVeeS5JDbeLYdfqGMObALmFUYG98nyNgfG7PYh7PYagxMxMv5VTm/uYwz&#10;EadYAdWp0HkKPxX2LB1qbrRNOkAF+wcKiQhUp5R0bfFeG5NnaSwbaj5bzK/nuYLQaJmiKY98u10b&#10;z/YQ12Fx8738dp3bipH3aR53Vma0ToH8cTwH0Ob1HF839qhGEiBtG1VblIeNP6kU55VpHncrLcR7&#10;P1e//YDVXwAAAP//AwBQSwMEFAAGAAgAAAAhABQ0mojbAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNxapwVKCHEqQMCdFA7cnHgbB+J1FDtNyteziAMc981odibfzq4TBxxC&#10;60nBapmAQKq9aalR8Lp7WqQgQtRkdOcJFRwxwLY4Pcl1ZvxEL3goYyM4hEKmFdgY+0zKUFt0Oix9&#10;j8Ta3g9ORz6HRppBTxzuOrlOko10uiX+YHWPDxbrz3J0Ci4e98fn3dd09VbZMbx/yPmmLe+VOj+b&#10;725BRJzjnxl+6nN1KLhT5UcyQXQKFps1O5lfrkCwnl6nDKpfIItc/h9QfAMAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBruKHUtgEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAUNJqI2wAAAAgBAAAPAAAAAAAAAAAAAAAAABAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="#89b137" strokeweight="2.25pt">
+              <w10:wrap anchorx="margin"/>
+            </v:line>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0AE209EC" w14:textId="77777777" w:rsidR="006F5D9B" w:rsidRDefault="006F5D9B" w:rsidP="0096697B">
+  <w:p w14:paraId="2D6856CC" w14:textId="77777777" w:rsidR="00040229" w:rsidRPr="00A561B5" w:rsidRDefault="00040229" w:rsidP="00040229">
     <w:pPr>
-      <w:jc w:val="center"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Nagwek"/>
     </w:pPr>
-    <w:r w:rsidRPr="00E70E7A">
-[...30 lines deleted...]
-      <w:t xml:space="preserve"> •</w:t>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7528B3CF" wp14:editId="3586F553">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>36195</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2228850" cy="381000"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="22" name="Pole tekstowe 22"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2228850" cy="381000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="676C72"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="31208549" w14:textId="082167AE" w:rsidR="00040229" w:rsidRPr="009162AE" w:rsidRDefault="002B308B" w:rsidP="00040229">
+                          <w:pPr>
+                            <w:spacing w:line="276" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>…</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00040229" w:rsidRPr="009162AE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> / </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>…</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00040229" w:rsidRPr="009162AE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> 2026 ● vol. </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>x</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00040229" w:rsidRPr="009162AE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>(</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>x)</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00040229" w:rsidRPr="009162AE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">: </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>x</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00040229" w:rsidRPr="009162AE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>–</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>x</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="47A61A16" w14:textId="5EA15B4C" w:rsidR="00040229" w:rsidRPr="009162AE" w:rsidRDefault="00040229" w:rsidP="00040229">
+                          <w:pPr>
+                            <w:pStyle w:val="Nagwek"/>
+                            <w:spacing w:line="276" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009162AE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>https://doi.org/10.18778/2391-6478.</w:t>
+                          </w:r>
+                          <w:r w:rsidR="002B308B">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>x</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="009162AE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                          <w:r w:rsidR="002B308B">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>xx</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="009162AE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                          <w:r w:rsidR="002B308B">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>xx</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="4A438C4B" w14:textId="77777777" w:rsidR="00040229" w:rsidRDefault="00040229" w:rsidP="00040229">
+                          <w:pPr>
+                            <w:spacing w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="1C69EBF8" w14:textId="77777777" w:rsidR="00040229" w:rsidRDefault="00040229" w:rsidP="00040229">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="268E50F4" w14:textId="77777777" w:rsidR="00040229" w:rsidRDefault="00040229" w:rsidP="00040229">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="36000" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="7528B3CF" id="Pole tekstowe 22" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:2.85pt;width:175.5pt;height:30pt;z-index:251699200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAp9QPL/QEAAOQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthxsSIw4hRdigwD&#10;ugvQ7gNkWbaFyaJGKbGzrx8lx+kub8P8IIikeMhzSG/vpsGwk0KvwVZ8vco5U1ZCo21X8a/Phzcb&#10;znwQthEGrKr4WXl+t3v9aju6UhXQg2kUMgKxvhxdxfsQXJllXvZqEH4FTlkKtoCDCGRilzUoRkIf&#10;TFbk+W02AjYOQSrvyfswB/ku4betkuFz23oVmKk49RbSiems45nttqLsULhey0sb4h+6GIS2VPQK&#10;9SCCYEfUf0ENWiJ4aMNKwpBB22qpEgdis87/YPPUC6cSFxLHu6tM/v/Byk+nJ/cFWZjewUQDTCS8&#10;ewT5zTML+17YTt0jwtgr0VDhdZQsG50vL6lRal/6CFKPH6GhIYtjgAQ0tThEVYgnI3QawPkqupoC&#10;k+QsimKzeUshSbGbzTrP01QyUS7ZDn14r2Bg8VJxpKEmdHF69CF2I8rlSSzmwejmoI1JBnb13iA7&#10;CVqAQ/rmXON6MXuXcn5+mvB+wzA2IlmImHO56EkaRNqzAGGqJ6YbohAFipLU0JxJFIR56egnoUsP&#10;+IOzkRau4v77UaDizHywJGzcznS5uY0SMFy89XIRVlJ6xWVAzmZjH+ZdPjrUXU/48wAt3NMIWp3U&#10;eenl0jStUiJ5Wfu4q7/a6dXLz7n7CQAA//8DAFBLAwQUAAYACAAAACEAJ/CBhN0AAAAFAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1SmlahWwqQOKAOJSGCnF0Y5NExOso3rYp&#10;X89yguPsrGbe5KvRd+rghtgGQphOElCOqmBbqhG2b0/XS1CRDVnTBXIIJxdhVZyf5Saz4Ugbdyi5&#10;VhJCMTMIDXOfaR2rxnkTJ6F3JN5nGLxhkUOt7WCOEu47fZMkqfamJWloTO8eG1d9lXuP8L7+WM5e&#10;vyMvNnxKX7bl88PtVY94eTHe34FiN/LfM/ziCzoUwrQLe7JRdQgyhBHmC1BizuZT0TuEVA66yPV/&#10;+uIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKfUDy/0BAADkAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJ/CBhN0AAAAFAQAADwAAAAAAAAAA&#10;AAAAAABXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" stroked="f" strokecolor="#676c72">
+              <v:fill opacity="0"/>
+              <v:textbox inset="0,1mm,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="31208549" w14:textId="082167AE" w:rsidR="00040229" w:rsidRPr="009162AE" w:rsidRDefault="002B308B" w:rsidP="00040229">
+                    <w:pPr>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>…</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00040229" w:rsidRPr="009162AE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> / </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>…</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00040229" w:rsidRPr="009162AE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> 2026 ● vol. </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>x</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00040229" w:rsidRPr="009162AE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>(</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>x)</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00040229" w:rsidRPr="009162AE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">: </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>x</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00040229" w:rsidRPr="009162AE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>–</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>x</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="47A61A16" w14:textId="5EA15B4C" w:rsidR="00040229" w:rsidRPr="009162AE" w:rsidRDefault="00040229" w:rsidP="00040229">
+                    <w:pPr>
+                      <w:pStyle w:val="Nagwek"/>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009162AE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>https://doi.org/10.18778/2391-6478.</w:t>
+                    </w:r>
+                    <w:r w:rsidR="002B308B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>x</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="009162AE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                    <w:r w:rsidR="002B308B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>xx</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="009162AE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                    <w:r w:rsidR="002B308B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>xx</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="4A438C4B" w14:textId="77777777" w:rsidR="00040229" w:rsidRDefault="00040229" w:rsidP="00040229">
+                    <w:pPr>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="1C69EBF8" w14:textId="77777777" w:rsidR="00040229" w:rsidRDefault="00040229" w:rsidP="00040229">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="268E50F4" w14:textId="77777777" w:rsidR="00040229" w:rsidRDefault="00040229" w:rsidP="00040229">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1CA36C04" w14:textId="62597B53" w:rsidR="006F5D9B" w:rsidRDefault="006F5D9B" w:rsidP="0096697B">
-[...93 lines deleted...]
-  <w:p w14:paraId="2BDBC5E9" w14:textId="77777777" w:rsidR="006F5D9B" w:rsidRPr="00267DC4" w:rsidRDefault="006F5D9B" w:rsidP="00935257">
+  <w:p w14:paraId="16D69C77" w14:textId="77777777" w:rsidR="00040229" w:rsidRPr="00267DC4" w:rsidRDefault="00040229" w:rsidP="00040229">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:rPr>
         <w:szCs w:val="14"/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2BDBC5E9" w14:textId="77777777" w:rsidR="006F5D9B" w:rsidRPr="00040229" w:rsidRDefault="006F5D9B" w:rsidP="00040229">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E0A228CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Listapunktowana"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="019E43A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5910480E"/>
@@ -7000,50 +7684,277 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24C30CA4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="20E0A5CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C167CB8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5BA89CC4"/>
+    <w:lvl w:ilvl="0" w:tplc="A89C0128">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="wypunktowanie"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30ED3D22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="03645E00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7148,51 +8059,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="358F5E73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C009504"/>
     <w:lvl w:ilvl="0" w:tplc="40849DC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Walbaum Display Light" w:hAnsi="Walbaum Display Light" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7261,51 +8172,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F3A4D97"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA1E8E84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7410,51 +8321,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="449B2E0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49B29F1A"/>
     <w:lvl w:ilvl="0" w:tplc="416063A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7523,51 +8434,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45F63752"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DA7AFD10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7638,51 +8549,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46C70CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9D8AF38"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7751,51 +8662,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47955DD5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1C1A8B86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7900,51 +8811,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4933698C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9D8AF38"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8013,51 +8924,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52570C5D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="182825A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8162,51 +9073,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52846701"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A89AB128"/>
     <w:lvl w:ilvl="0" w:tplc="40849DC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Walbaum Display Light" w:hAnsi="Walbaum Display Light" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8275,55 +9186,55 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D1170F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DD58F42E"/>
-    <w:lvl w:ilvl="0" w:tplc="28D4A582">
+    <w:tmpl w:val="DB562DDE"/>
+    <w:lvl w:ilvl="0" w:tplc="FCC6C0CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="964" w:hanging="244"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
@@ -8389,51 +9300,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6157" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6877" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BD7121E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="560205DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8538,51 +9449,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60461D53"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8188DF86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8687,51 +9598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61331C66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC9AB4FE"/>
     <w:lvl w:ilvl="0" w:tplc="69F4160A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="212529"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8777,51 +9688,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61FE0EDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C328D82"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8890,51 +9801,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6157" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6877" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62604CC5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C82A8ED2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9039,51 +9950,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="653A286C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E4042BEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9188,51 +10099,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A20207C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D1F0896E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9337,51 +10248,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D6B7523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91248334"/>
     <w:lvl w:ilvl="0" w:tplc="5BBCD840">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -9426,51 +10337,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EE1080E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F0A441A"/>
     <w:lvl w:ilvl="0" w:tplc="BBD093B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FutureWypunktowanie"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="624"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="MS Serif" w:hAnsi="MS Serif" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -9544,58 +10455,57 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70F53A9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC9E9BC6"/>
     <w:lvl w:ilvl="0" w:tplc="DE2275CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Wypunktowanie"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="624" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="MS Serif" w:hAnsi="MS Serif" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -9659,51 +10569,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72805EBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B42209A"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -9748,51 +10658,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="798247DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5721A3C"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9861,55 +10771,55 @@
     <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E541DFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7688B4E0"/>
-    <w:lvl w:ilvl="0" w:tplc="6C0A33E6">
+    <w:tmpl w:val="56E297F8"/>
+    <w:lvl w:ilvl="0" w:tplc="7AAA4894">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="wypunktliczbyJOFFL"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="964" w:hanging="244"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -9976,559 +10886,595 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="954756317">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1372027577">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1782727040">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1400202850">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2090500066">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1695424288">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="856626353">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1435126037">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1188643248">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1456632230">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1649626357">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1240601655">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2071417119">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="111243389">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1360353097">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="147063550">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="838930371">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="18" w16cid:durableId="938410241">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="113061754">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1471946510">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1837763484">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="22" w16cid:durableId="1428191280">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="23" w16cid:durableId="498276671">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="720788831">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1634825262">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="579827869">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="817570728">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1352414527">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="588082408">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="601883546">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="385957574">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="6">
-[...68 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="32" w16cid:durableId="212739661">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="30">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="33" w16cid:durableId="96296676">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="31">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="34" w16cid:durableId="954404207">
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Maryla B">
+    <w15:presenceInfo w15:providerId="Windows Live" w15:userId="13438200674d4be9"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3821" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00862B9B"/>
     <w:rsid w:val="0000004E"/>
     <w:rsid w:val="00000B00"/>
     <w:rsid w:val="00002DC1"/>
     <w:rsid w:val="000038B6"/>
     <w:rsid w:val="00003B53"/>
     <w:rsid w:val="000119C8"/>
     <w:rsid w:val="0001391F"/>
     <w:rsid w:val="00014426"/>
     <w:rsid w:val="0001499A"/>
     <w:rsid w:val="00015ED2"/>
     <w:rsid w:val="000174DD"/>
     <w:rsid w:val="00024216"/>
     <w:rsid w:val="00024D35"/>
     <w:rsid w:val="00025306"/>
     <w:rsid w:val="00026252"/>
     <w:rsid w:val="0002651A"/>
+    <w:rsid w:val="00027174"/>
     <w:rsid w:val="00031E8D"/>
     <w:rsid w:val="000323D6"/>
     <w:rsid w:val="00037087"/>
     <w:rsid w:val="000373CC"/>
     <w:rsid w:val="0003758F"/>
+    <w:rsid w:val="00040229"/>
     <w:rsid w:val="0004058B"/>
+    <w:rsid w:val="0004059A"/>
     <w:rsid w:val="0004092B"/>
     <w:rsid w:val="00044378"/>
     <w:rsid w:val="00044506"/>
     <w:rsid w:val="00045234"/>
     <w:rsid w:val="00045B96"/>
     <w:rsid w:val="00046C20"/>
     <w:rsid w:val="00050CC0"/>
     <w:rsid w:val="00050D28"/>
     <w:rsid w:val="00052804"/>
     <w:rsid w:val="00053649"/>
     <w:rsid w:val="00054819"/>
     <w:rsid w:val="00056848"/>
     <w:rsid w:val="000648D1"/>
     <w:rsid w:val="00064C2F"/>
     <w:rsid w:val="00066E08"/>
     <w:rsid w:val="00066E37"/>
     <w:rsid w:val="00070192"/>
     <w:rsid w:val="00071C66"/>
     <w:rsid w:val="00074332"/>
     <w:rsid w:val="000760FD"/>
     <w:rsid w:val="00076C54"/>
     <w:rsid w:val="000811CF"/>
     <w:rsid w:val="0008130D"/>
     <w:rsid w:val="00082D13"/>
     <w:rsid w:val="000848C1"/>
     <w:rsid w:val="00085796"/>
     <w:rsid w:val="00086EDD"/>
     <w:rsid w:val="00087EF7"/>
     <w:rsid w:val="000921FD"/>
     <w:rsid w:val="000924FC"/>
     <w:rsid w:val="00093438"/>
     <w:rsid w:val="00093D62"/>
     <w:rsid w:val="00094FB0"/>
+    <w:rsid w:val="00095141"/>
     <w:rsid w:val="0009539B"/>
     <w:rsid w:val="0009654D"/>
     <w:rsid w:val="00097992"/>
+    <w:rsid w:val="000A10F7"/>
     <w:rsid w:val="000A2E2B"/>
     <w:rsid w:val="000A330E"/>
     <w:rsid w:val="000A49FD"/>
     <w:rsid w:val="000A5830"/>
     <w:rsid w:val="000A672F"/>
     <w:rsid w:val="000A68B0"/>
     <w:rsid w:val="000A7878"/>
     <w:rsid w:val="000B0548"/>
     <w:rsid w:val="000B2E35"/>
     <w:rsid w:val="000B3F0A"/>
     <w:rsid w:val="000B64EA"/>
     <w:rsid w:val="000B6B4A"/>
     <w:rsid w:val="000B7426"/>
     <w:rsid w:val="000C0089"/>
+    <w:rsid w:val="000C1078"/>
     <w:rsid w:val="000C18D3"/>
     <w:rsid w:val="000D11B1"/>
     <w:rsid w:val="000D3855"/>
     <w:rsid w:val="000D4E25"/>
     <w:rsid w:val="000D5409"/>
     <w:rsid w:val="000D61EB"/>
     <w:rsid w:val="000D6D9B"/>
     <w:rsid w:val="000E136A"/>
     <w:rsid w:val="000E2D96"/>
     <w:rsid w:val="000E3049"/>
     <w:rsid w:val="000E3184"/>
     <w:rsid w:val="000E418A"/>
     <w:rsid w:val="000E68A3"/>
     <w:rsid w:val="000E745C"/>
     <w:rsid w:val="000E7D0D"/>
     <w:rsid w:val="000F102B"/>
     <w:rsid w:val="000F17E6"/>
     <w:rsid w:val="000F1BE1"/>
     <w:rsid w:val="000F3965"/>
     <w:rsid w:val="000F5086"/>
     <w:rsid w:val="0010016E"/>
     <w:rsid w:val="00100911"/>
     <w:rsid w:val="001014EC"/>
     <w:rsid w:val="00101AD9"/>
     <w:rsid w:val="0010335B"/>
     <w:rsid w:val="001045F5"/>
     <w:rsid w:val="00105A5B"/>
     <w:rsid w:val="00106A0B"/>
     <w:rsid w:val="001078C7"/>
     <w:rsid w:val="00111EAA"/>
     <w:rsid w:val="001128E0"/>
     <w:rsid w:val="0011298B"/>
     <w:rsid w:val="001137F9"/>
     <w:rsid w:val="00115DA9"/>
+    <w:rsid w:val="001172F1"/>
     <w:rsid w:val="0011792E"/>
     <w:rsid w:val="001208CA"/>
     <w:rsid w:val="00120E3C"/>
     <w:rsid w:val="001265CD"/>
+    <w:rsid w:val="00126B03"/>
+    <w:rsid w:val="00127145"/>
     <w:rsid w:val="00130C13"/>
     <w:rsid w:val="0013301A"/>
     <w:rsid w:val="001333E4"/>
     <w:rsid w:val="00133B6F"/>
     <w:rsid w:val="00133D42"/>
     <w:rsid w:val="0013509A"/>
     <w:rsid w:val="001373FF"/>
     <w:rsid w:val="00137A79"/>
     <w:rsid w:val="001401FC"/>
     <w:rsid w:val="00143927"/>
     <w:rsid w:val="0014405F"/>
     <w:rsid w:val="00144D96"/>
     <w:rsid w:val="00146520"/>
     <w:rsid w:val="0015063A"/>
     <w:rsid w:val="00150989"/>
     <w:rsid w:val="00151087"/>
     <w:rsid w:val="00151BB4"/>
     <w:rsid w:val="00152B22"/>
     <w:rsid w:val="00152C5D"/>
     <w:rsid w:val="00152DBD"/>
     <w:rsid w:val="00153D6A"/>
+    <w:rsid w:val="00153FF9"/>
     <w:rsid w:val="001617B8"/>
     <w:rsid w:val="00163E9E"/>
     <w:rsid w:val="001643A6"/>
     <w:rsid w:val="00165D74"/>
     <w:rsid w:val="00167A86"/>
     <w:rsid w:val="00167D55"/>
     <w:rsid w:val="001707C2"/>
     <w:rsid w:val="00172306"/>
     <w:rsid w:val="001729EF"/>
     <w:rsid w:val="00173546"/>
     <w:rsid w:val="00174CDF"/>
     <w:rsid w:val="001809EE"/>
     <w:rsid w:val="00180B68"/>
     <w:rsid w:val="00181938"/>
     <w:rsid w:val="00183B86"/>
     <w:rsid w:val="00184A62"/>
     <w:rsid w:val="0018502E"/>
     <w:rsid w:val="00185339"/>
     <w:rsid w:val="00185738"/>
     <w:rsid w:val="0018781E"/>
     <w:rsid w:val="001906D7"/>
     <w:rsid w:val="001910E2"/>
     <w:rsid w:val="001922D1"/>
+    <w:rsid w:val="00192434"/>
     <w:rsid w:val="0019253E"/>
     <w:rsid w:val="00194937"/>
     <w:rsid w:val="0019531A"/>
     <w:rsid w:val="00196EDC"/>
     <w:rsid w:val="00197605"/>
     <w:rsid w:val="001977A1"/>
     <w:rsid w:val="00197F51"/>
     <w:rsid w:val="001A0011"/>
     <w:rsid w:val="001A114A"/>
     <w:rsid w:val="001A2615"/>
     <w:rsid w:val="001A3C90"/>
     <w:rsid w:val="001A5DB3"/>
     <w:rsid w:val="001B1DE4"/>
     <w:rsid w:val="001B2518"/>
     <w:rsid w:val="001B2522"/>
     <w:rsid w:val="001B33A7"/>
+    <w:rsid w:val="001B37FA"/>
     <w:rsid w:val="001B3B30"/>
     <w:rsid w:val="001B4CFD"/>
     <w:rsid w:val="001C09DD"/>
     <w:rsid w:val="001C4648"/>
     <w:rsid w:val="001C5A9C"/>
     <w:rsid w:val="001D073B"/>
     <w:rsid w:val="001D121B"/>
     <w:rsid w:val="001D145D"/>
     <w:rsid w:val="001D19D2"/>
     <w:rsid w:val="001E0AA4"/>
     <w:rsid w:val="001E1E84"/>
     <w:rsid w:val="001E4DDB"/>
     <w:rsid w:val="001E741F"/>
     <w:rsid w:val="001F055D"/>
     <w:rsid w:val="001F066A"/>
     <w:rsid w:val="001F27A2"/>
     <w:rsid w:val="001F3C7E"/>
     <w:rsid w:val="001F4942"/>
     <w:rsid w:val="001F5442"/>
     <w:rsid w:val="001F6716"/>
     <w:rsid w:val="001F7D39"/>
     <w:rsid w:val="00202BEB"/>
     <w:rsid w:val="00202FF4"/>
     <w:rsid w:val="00203D0A"/>
     <w:rsid w:val="0020408F"/>
     <w:rsid w:val="0020479D"/>
     <w:rsid w:val="002049D9"/>
     <w:rsid w:val="00206098"/>
     <w:rsid w:val="002063CD"/>
     <w:rsid w:val="00206AEC"/>
     <w:rsid w:val="002139CA"/>
     <w:rsid w:val="00213EBB"/>
     <w:rsid w:val="002152B6"/>
+    <w:rsid w:val="00215EEA"/>
     <w:rsid w:val="00217F29"/>
     <w:rsid w:val="0022031F"/>
     <w:rsid w:val="0022228B"/>
     <w:rsid w:val="002228C9"/>
     <w:rsid w:val="002229ED"/>
     <w:rsid w:val="00223122"/>
     <w:rsid w:val="00223E9A"/>
     <w:rsid w:val="0022466D"/>
     <w:rsid w:val="0022653C"/>
     <w:rsid w:val="0022689D"/>
     <w:rsid w:val="0022789C"/>
     <w:rsid w:val="002333EF"/>
     <w:rsid w:val="002347A8"/>
     <w:rsid w:val="00234B30"/>
     <w:rsid w:val="00236785"/>
     <w:rsid w:val="002367FE"/>
     <w:rsid w:val="0023730E"/>
     <w:rsid w:val="00241D1F"/>
     <w:rsid w:val="00242C76"/>
     <w:rsid w:val="00244953"/>
     <w:rsid w:val="00245088"/>
     <w:rsid w:val="002456C8"/>
     <w:rsid w:val="00245867"/>
     <w:rsid w:val="00247399"/>
     <w:rsid w:val="00251C52"/>
     <w:rsid w:val="00252C3D"/>
     <w:rsid w:val="00254AEA"/>
     <w:rsid w:val="00256B72"/>
     <w:rsid w:val="00257AAF"/>
     <w:rsid w:val="002603C2"/>
     <w:rsid w:val="002619FB"/>
     <w:rsid w:val="00261E79"/>
     <w:rsid w:val="00262787"/>
     <w:rsid w:val="00264896"/>
     <w:rsid w:val="00265FB1"/>
     <w:rsid w:val="00270931"/>
     <w:rsid w:val="00271D46"/>
     <w:rsid w:val="00271EAB"/>
     <w:rsid w:val="00281EB0"/>
     <w:rsid w:val="0028273C"/>
     <w:rsid w:val="00282BF0"/>
     <w:rsid w:val="002862DC"/>
     <w:rsid w:val="002871E5"/>
     <w:rsid w:val="002873DF"/>
+    <w:rsid w:val="00290A06"/>
     <w:rsid w:val="0029132F"/>
     <w:rsid w:val="00292C68"/>
     <w:rsid w:val="002974FC"/>
     <w:rsid w:val="002A01A6"/>
     <w:rsid w:val="002A15EA"/>
     <w:rsid w:val="002A2AE1"/>
     <w:rsid w:val="002A3926"/>
     <w:rsid w:val="002A3E97"/>
     <w:rsid w:val="002A4B27"/>
     <w:rsid w:val="002A5848"/>
     <w:rsid w:val="002A6012"/>
     <w:rsid w:val="002A62BF"/>
+    <w:rsid w:val="002A6816"/>
     <w:rsid w:val="002B1100"/>
     <w:rsid w:val="002B27C6"/>
+    <w:rsid w:val="002B308B"/>
     <w:rsid w:val="002B376F"/>
     <w:rsid w:val="002B4F54"/>
     <w:rsid w:val="002B50DB"/>
     <w:rsid w:val="002B51A1"/>
     <w:rsid w:val="002B6DAF"/>
+    <w:rsid w:val="002B7155"/>
     <w:rsid w:val="002B7C6B"/>
+    <w:rsid w:val="002C5684"/>
     <w:rsid w:val="002D2A54"/>
     <w:rsid w:val="002D3F48"/>
     <w:rsid w:val="002D5EB7"/>
     <w:rsid w:val="002D7E40"/>
     <w:rsid w:val="002E29B3"/>
     <w:rsid w:val="002E404E"/>
     <w:rsid w:val="002E5947"/>
+    <w:rsid w:val="002E671C"/>
     <w:rsid w:val="002F0564"/>
     <w:rsid w:val="002F0A3F"/>
     <w:rsid w:val="002F16F0"/>
     <w:rsid w:val="002F3E90"/>
     <w:rsid w:val="002F6098"/>
     <w:rsid w:val="002F79E2"/>
     <w:rsid w:val="002F7D21"/>
     <w:rsid w:val="00300369"/>
     <w:rsid w:val="00302D22"/>
     <w:rsid w:val="00304D3D"/>
     <w:rsid w:val="00305884"/>
     <w:rsid w:val="00307444"/>
     <w:rsid w:val="0031064E"/>
     <w:rsid w:val="003113D5"/>
     <w:rsid w:val="00311778"/>
     <w:rsid w:val="00312675"/>
     <w:rsid w:val="00315C12"/>
     <w:rsid w:val="003171B5"/>
     <w:rsid w:val="003171C8"/>
     <w:rsid w:val="003174D5"/>
     <w:rsid w:val="00321072"/>
     <w:rsid w:val="00321B1E"/>
     <w:rsid w:val="00321B43"/>
     <w:rsid w:val="003239D6"/>
     <w:rsid w:val="00323C90"/>
     <w:rsid w:val="003278AE"/>
     <w:rsid w:val="00330076"/>
     <w:rsid w:val="00336B1B"/>
     <w:rsid w:val="00336B3C"/>
     <w:rsid w:val="00337A9C"/>
     <w:rsid w:val="00337F59"/>
     <w:rsid w:val="00341213"/>
     <w:rsid w:val="003424B9"/>
     <w:rsid w:val="00344567"/>
     <w:rsid w:val="00344AB5"/>
     <w:rsid w:val="00344D73"/>
     <w:rsid w:val="00350C3F"/>
     <w:rsid w:val="00350FE9"/>
     <w:rsid w:val="003544B3"/>
     <w:rsid w:val="00354CAA"/>
     <w:rsid w:val="00356E66"/>
     <w:rsid w:val="0035706B"/>
     <w:rsid w:val="00365900"/>
     <w:rsid w:val="00367709"/>
+    <w:rsid w:val="0037021C"/>
     <w:rsid w:val="0037055E"/>
     <w:rsid w:val="00371B52"/>
     <w:rsid w:val="00373109"/>
     <w:rsid w:val="003740C1"/>
     <w:rsid w:val="00375A33"/>
     <w:rsid w:val="00376458"/>
     <w:rsid w:val="00376683"/>
     <w:rsid w:val="00377DEF"/>
     <w:rsid w:val="00380A40"/>
     <w:rsid w:val="00380C60"/>
     <w:rsid w:val="00380F45"/>
     <w:rsid w:val="003869FB"/>
     <w:rsid w:val="00387A03"/>
     <w:rsid w:val="00390089"/>
     <w:rsid w:val="0039076E"/>
     <w:rsid w:val="00392062"/>
     <w:rsid w:val="003921BC"/>
     <w:rsid w:val="003926A7"/>
     <w:rsid w:val="00392B91"/>
     <w:rsid w:val="00395423"/>
     <w:rsid w:val="003A03AA"/>
     <w:rsid w:val="003A1277"/>
+    <w:rsid w:val="003A16E2"/>
     <w:rsid w:val="003A1E40"/>
     <w:rsid w:val="003A38F4"/>
     <w:rsid w:val="003A58EA"/>
     <w:rsid w:val="003A7765"/>
     <w:rsid w:val="003B32D0"/>
     <w:rsid w:val="003B58EB"/>
     <w:rsid w:val="003B5FA6"/>
     <w:rsid w:val="003B6320"/>
     <w:rsid w:val="003B7D84"/>
     <w:rsid w:val="003B7F47"/>
     <w:rsid w:val="003B7F63"/>
     <w:rsid w:val="003C0169"/>
     <w:rsid w:val="003C04A1"/>
+    <w:rsid w:val="003C0B80"/>
     <w:rsid w:val="003C2057"/>
     <w:rsid w:val="003C2A4C"/>
     <w:rsid w:val="003C38C5"/>
     <w:rsid w:val="003C7E3F"/>
     <w:rsid w:val="003D1185"/>
     <w:rsid w:val="003D457B"/>
     <w:rsid w:val="003D4774"/>
     <w:rsid w:val="003D5356"/>
     <w:rsid w:val="003D6039"/>
     <w:rsid w:val="003D6BC0"/>
     <w:rsid w:val="003E0326"/>
     <w:rsid w:val="003E12D1"/>
     <w:rsid w:val="003E146C"/>
     <w:rsid w:val="003E31D6"/>
     <w:rsid w:val="003E356D"/>
     <w:rsid w:val="003E7B9A"/>
     <w:rsid w:val="003E7C7B"/>
     <w:rsid w:val="003F2AE4"/>
     <w:rsid w:val="003F3A01"/>
     <w:rsid w:val="003F7E5D"/>
     <w:rsid w:val="0040132F"/>
     <w:rsid w:val="00401A06"/>
     <w:rsid w:val="0040282F"/>
     <w:rsid w:val="00403AD0"/>
+    <w:rsid w:val="004125BF"/>
     <w:rsid w:val="00413BAC"/>
     <w:rsid w:val="00414002"/>
     <w:rsid w:val="00415C94"/>
     <w:rsid w:val="00417B7C"/>
     <w:rsid w:val="0042077B"/>
     <w:rsid w:val="00425120"/>
     <w:rsid w:val="0043150F"/>
     <w:rsid w:val="004318AC"/>
     <w:rsid w:val="00431D03"/>
     <w:rsid w:val="0043257F"/>
     <w:rsid w:val="004332A2"/>
     <w:rsid w:val="004355C3"/>
     <w:rsid w:val="00435857"/>
     <w:rsid w:val="00435973"/>
     <w:rsid w:val="00437327"/>
     <w:rsid w:val="0043748E"/>
     <w:rsid w:val="00437736"/>
     <w:rsid w:val="004419F9"/>
     <w:rsid w:val="00441A06"/>
     <w:rsid w:val="00441DFC"/>
     <w:rsid w:val="00441F3D"/>
     <w:rsid w:val="0044285F"/>
     <w:rsid w:val="004431DC"/>
     <w:rsid w:val="00444801"/>
     <w:rsid w:val="00444E33"/>
@@ -10573,198 +11519,209 @@
     <w:rsid w:val="004A34F0"/>
     <w:rsid w:val="004A449F"/>
     <w:rsid w:val="004A56EF"/>
     <w:rsid w:val="004A77E6"/>
     <w:rsid w:val="004A7C07"/>
     <w:rsid w:val="004B0AB0"/>
     <w:rsid w:val="004B264B"/>
     <w:rsid w:val="004B2C9F"/>
     <w:rsid w:val="004B4201"/>
     <w:rsid w:val="004B43F3"/>
     <w:rsid w:val="004B454B"/>
     <w:rsid w:val="004B5D13"/>
     <w:rsid w:val="004B68E0"/>
     <w:rsid w:val="004B7659"/>
     <w:rsid w:val="004C13C7"/>
     <w:rsid w:val="004C280D"/>
     <w:rsid w:val="004C3C7B"/>
     <w:rsid w:val="004C3CB3"/>
     <w:rsid w:val="004C54CE"/>
     <w:rsid w:val="004D25C2"/>
     <w:rsid w:val="004D2859"/>
     <w:rsid w:val="004D2E3D"/>
     <w:rsid w:val="004D3748"/>
     <w:rsid w:val="004D4DEE"/>
     <w:rsid w:val="004D540A"/>
+    <w:rsid w:val="004D607D"/>
     <w:rsid w:val="004D6624"/>
     <w:rsid w:val="004D6C8E"/>
     <w:rsid w:val="004D77C3"/>
     <w:rsid w:val="004E007A"/>
     <w:rsid w:val="004E2137"/>
     <w:rsid w:val="004E24CD"/>
     <w:rsid w:val="004E551C"/>
     <w:rsid w:val="004F27DC"/>
     <w:rsid w:val="004F367A"/>
     <w:rsid w:val="004F4EFB"/>
+    <w:rsid w:val="004F5725"/>
     <w:rsid w:val="004F7973"/>
     <w:rsid w:val="00501490"/>
     <w:rsid w:val="00503436"/>
     <w:rsid w:val="00505D9C"/>
     <w:rsid w:val="0050750C"/>
     <w:rsid w:val="00511FDC"/>
     <w:rsid w:val="00512972"/>
     <w:rsid w:val="00515A53"/>
     <w:rsid w:val="00516422"/>
     <w:rsid w:val="00516D37"/>
     <w:rsid w:val="00520902"/>
     <w:rsid w:val="00522584"/>
     <w:rsid w:val="0052379D"/>
     <w:rsid w:val="005242C9"/>
     <w:rsid w:val="005244C6"/>
     <w:rsid w:val="00524CD9"/>
     <w:rsid w:val="0052646B"/>
     <w:rsid w:val="0052756B"/>
     <w:rsid w:val="00527C09"/>
     <w:rsid w:val="00532414"/>
     <w:rsid w:val="00532D1C"/>
     <w:rsid w:val="005335D2"/>
     <w:rsid w:val="00533C44"/>
     <w:rsid w:val="0053561B"/>
     <w:rsid w:val="0053700A"/>
     <w:rsid w:val="00537368"/>
+    <w:rsid w:val="00540984"/>
     <w:rsid w:val="005411AE"/>
     <w:rsid w:val="00542E1A"/>
+    <w:rsid w:val="005461C5"/>
     <w:rsid w:val="00547491"/>
     <w:rsid w:val="005552B1"/>
     <w:rsid w:val="005567DC"/>
     <w:rsid w:val="0055717D"/>
     <w:rsid w:val="0055735E"/>
     <w:rsid w:val="00560487"/>
     <w:rsid w:val="00561454"/>
     <w:rsid w:val="00561FD2"/>
     <w:rsid w:val="005628E5"/>
     <w:rsid w:val="00564BB4"/>
     <w:rsid w:val="00564C41"/>
     <w:rsid w:val="0057033F"/>
     <w:rsid w:val="005707D4"/>
     <w:rsid w:val="005726C6"/>
     <w:rsid w:val="00572D7F"/>
     <w:rsid w:val="00575210"/>
     <w:rsid w:val="0057558A"/>
     <w:rsid w:val="00576292"/>
     <w:rsid w:val="00580443"/>
     <w:rsid w:val="00582F33"/>
     <w:rsid w:val="00583C36"/>
     <w:rsid w:val="00585F30"/>
     <w:rsid w:val="00587676"/>
     <w:rsid w:val="00590EE5"/>
+    <w:rsid w:val="005917DD"/>
     <w:rsid w:val="00594807"/>
     <w:rsid w:val="00594967"/>
+    <w:rsid w:val="0059499B"/>
     <w:rsid w:val="005961DA"/>
     <w:rsid w:val="00596EE3"/>
     <w:rsid w:val="00597500"/>
+    <w:rsid w:val="00597C07"/>
     <w:rsid w:val="005A05E3"/>
     <w:rsid w:val="005A3602"/>
     <w:rsid w:val="005A5C78"/>
     <w:rsid w:val="005A6638"/>
     <w:rsid w:val="005A73EA"/>
     <w:rsid w:val="005B2106"/>
     <w:rsid w:val="005B32D9"/>
     <w:rsid w:val="005B4A88"/>
     <w:rsid w:val="005B59C7"/>
     <w:rsid w:val="005B5B26"/>
     <w:rsid w:val="005B7600"/>
     <w:rsid w:val="005B796D"/>
     <w:rsid w:val="005C0E6D"/>
     <w:rsid w:val="005C26C4"/>
     <w:rsid w:val="005C3FDA"/>
     <w:rsid w:val="005C5D5C"/>
     <w:rsid w:val="005D1871"/>
     <w:rsid w:val="005D42E5"/>
     <w:rsid w:val="005D4BD7"/>
     <w:rsid w:val="005D4E99"/>
     <w:rsid w:val="005D6793"/>
     <w:rsid w:val="005E04F7"/>
+    <w:rsid w:val="005E0761"/>
     <w:rsid w:val="005E0A5C"/>
     <w:rsid w:val="005E1EEB"/>
     <w:rsid w:val="005E4878"/>
     <w:rsid w:val="005E6B51"/>
     <w:rsid w:val="005E7312"/>
     <w:rsid w:val="005E7C48"/>
     <w:rsid w:val="005F0CD3"/>
     <w:rsid w:val="005F3E43"/>
     <w:rsid w:val="005F4291"/>
     <w:rsid w:val="00600EFA"/>
     <w:rsid w:val="00601410"/>
     <w:rsid w:val="00602D45"/>
     <w:rsid w:val="00603046"/>
     <w:rsid w:val="00603A64"/>
     <w:rsid w:val="00603FC3"/>
     <w:rsid w:val="00605C61"/>
     <w:rsid w:val="00610E0C"/>
     <w:rsid w:val="006124F2"/>
     <w:rsid w:val="006134BC"/>
     <w:rsid w:val="006137F0"/>
     <w:rsid w:val="00613E43"/>
     <w:rsid w:val="00614515"/>
+    <w:rsid w:val="00621C05"/>
     <w:rsid w:val="00625504"/>
     <w:rsid w:val="0062566B"/>
     <w:rsid w:val="00625693"/>
     <w:rsid w:val="00626634"/>
     <w:rsid w:val="00626A4A"/>
     <w:rsid w:val="00627AB7"/>
     <w:rsid w:val="00630424"/>
     <w:rsid w:val="0063167D"/>
     <w:rsid w:val="0063463D"/>
     <w:rsid w:val="00636230"/>
     <w:rsid w:val="00643EE9"/>
     <w:rsid w:val="00644216"/>
     <w:rsid w:val="00644B31"/>
     <w:rsid w:val="006456F6"/>
     <w:rsid w:val="00646064"/>
     <w:rsid w:val="0064645D"/>
     <w:rsid w:val="0064781A"/>
     <w:rsid w:val="00650B5D"/>
     <w:rsid w:val="00650C83"/>
     <w:rsid w:val="006515B2"/>
     <w:rsid w:val="00651F9A"/>
     <w:rsid w:val="00654047"/>
     <w:rsid w:val="0066014E"/>
+    <w:rsid w:val="00661094"/>
     <w:rsid w:val="00664021"/>
     <w:rsid w:val="00667750"/>
     <w:rsid w:val="00670A77"/>
     <w:rsid w:val="00672022"/>
     <w:rsid w:val="006721DF"/>
     <w:rsid w:val="00674703"/>
     <w:rsid w:val="006761EE"/>
     <w:rsid w:val="00681709"/>
     <w:rsid w:val="006818E9"/>
     <w:rsid w:val="00685241"/>
     <w:rsid w:val="006858AF"/>
     <w:rsid w:val="00685C52"/>
     <w:rsid w:val="00685DE5"/>
     <w:rsid w:val="006860C4"/>
+    <w:rsid w:val="00686374"/>
     <w:rsid w:val="006875DC"/>
     <w:rsid w:val="00690514"/>
     <w:rsid w:val="00690ADA"/>
     <w:rsid w:val="00690AFA"/>
     <w:rsid w:val="006914D2"/>
     <w:rsid w:val="00691DFD"/>
     <w:rsid w:val="00691E63"/>
     <w:rsid w:val="00692736"/>
     <w:rsid w:val="00694423"/>
     <w:rsid w:val="006966A3"/>
     <w:rsid w:val="006969A0"/>
     <w:rsid w:val="00697C50"/>
     <w:rsid w:val="006A06F6"/>
     <w:rsid w:val="006A0B43"/>
     <w:rsid w:val="006A1C8C"/>
     <w:rsid w:val="006A23B8"/>
     <w:rsid w:val="006A2CEA"/>
     <w:rsid w:val="006A33C9"/>
     <w:rsid w:val="006A44DF"/>
     <w:rsid w:val="006A55DD"/>
     <w:rsid w:val="006A63F3"/>
     <w:rsid w:val="006A6CFC"/>
     <w:rsid w:val="006B19D2"/>
     <w:rsid w:val="006B2804"/>
     <w:rsid w:val="006B79F7"/>
@@ -10781,50 +11738,51 @@
     <w:rsid w:val="006D52A3"/>
     <w:rsid w:val="006D55F9"/>
     <w:rsid w:val="006D640C"/>
     <w:rsid w:val="006D7814"/>
     <w:rsid w:val="006E135A"/>
     <w:rsid w:val="006E31E9"/>
     <w:rsid w:val="006E395A"/>
     <w:rsid w:val="006E5634"/>
     <w:rsid w:val="006E66E4"/>
     <w:rsid w:val="006F1BD0"/>
     <w:rsid w:val="006F3EBA"/>
     <w:rsid w:val="006F40BA"/>
     <w:rsid w:val="006F41E7"/>
     <w:rsid w:val="006F43DA"/>
     <w:rsid w:val="006F4473"/>
     <w:rsid w:val="006F4C8D"/>
     <w:rsid w:val="006F5D9B"/>
     <w:rsid w:val="007036F6"/>
     <w:rsid w:val="00703A30"/>
     <w:rsid w:val="00703E82"/>
     <w:rsid w:val="007048FE"/>
     <w:rsid w:val="00707073"/>
     <w:rsid w:val="00712717"/>
     <w:rsid w:val="007138C2"/>
     <w:rsid w:val="007146A7"/>
+    <w:rsid w:val="007164F4"/>
     <w:rsid w:val="00717651"/>
     <w:rsid w:val="00717E4C"/>
     <w:rsid w:val="007238A5"/>
     <w:rsid w:val="007241B4"/>
     <w:rsid w:val="0072444A"/>
     <w:rsid w:val="007251E1"/>
     <w:rsid w:val="00726DA9"/>
     <w:rsid w:val="007273BE"/>
     <w:rsid w:val="007303BA"/>
     <w:rsid w:val="007304CD"/>
     <w:rsid w:val="00730A4A"/>
     <w:rsid w:val="0073393A"/>
     <w:rsid w:val="0073413D"/>
     <w:rsid w:val="00736ADF"/>
     <w:rsid w:val="007413DB"/>
     <w:rsid w:val="00741430"/>
     <w:rsid w:val="00742AAC"/>
     <w:rsid w:val="00743CC4"/>
     <w:rsid w:val="00745324"/>
     <w:rsid w:val="00745ED0"/>
     <w:rsid w:val="00752304"/>
     <w:rsid w:val="0075235A"/>
     <w:rsid w:val="00756744"/>
     <w:rsid w:val="00760885"/>
     <w:rsid w:val="00760D5A"/>
@@ -10834,324 +11792,343 @@
     <w:rsid w:val="00764CD6"/>
     <w:rsid w:val="00767030"/>
     <w:rsid w:val="007711DC"/>
     <w:rsid w:val="007715E0"/>
     <w:rsid w:val="00771DAD"/>
     <w:rsid w:val="0077218F"/>
     <w:rsid w:val="0077346A"/>
     <w:rsid w:val="0077378F"/>
     <w:rsid w:val="00774D93"/>
     <w:rsid w:val="00780283"/>
     <w:rsid w:val="0078110A"/>
     <w:rsid w:val="00784F70"/>
     <w:rsid w:val="0078720A"/>
     <w:rsid w:val="00791F4B"/>
     <w:rsid w:val="00792185"/>
     <w:rsid w:val="00793580"/>
     <w:rsid w:val="00793E46"/>
     <w:rsid w:val="007A0740"/>
     <w:rsid w:val="007A2F4F"/>
     <w:rsid w:val="007A3650"/>
     <w:rsid w:val="007A79DB"/>
     <w:rsid w:val="007A7F1D"/>
     <w:rsid w:val="007B0A46"/>
     <w:rsid w:val="007B1158"/>
     <w:rsid w:val="007B1CD8"/>
+    <w:rsid w:val="007B2377"/>
     <w:rsid w:val="007B4F0E"/>
     <w:rsid w:val="007B5555"/>
     <w:rsid w:val="007B5691"/>
     <w:rsid w:val="007B6FB8"/>
+    <w:rsid w:val="007C120A"/>
     <w:rsid w:val="007C1BB4"/>
     <w:rsid w:val="007C206A"/>
+    <w:rsid w:val="007C225E"/>
     <w:rsid w:val="007C386F"/>
     <w:rsid w:val="007C404C"/>
     <w:rsid w:val="007C48B7"/>
     <w:rsid w:val="007C6312"/>
     <w:rsid w:val="007C646E"/>
     <w:rsid w:val="007D168F"/>
     <w:rsid w:val="007D1723"/>
     <w:rsid w:val="007D276A"/>
     <w:rsid w:val="007D2C4C"/>
     <w:rsid w:val="007D4640"/>
     <w:rsid w:val="007D50B1"/>
     <w:rsid w:val="007D5E29"/>
     <w:rsid w:val="007D666E"/>
     <w:rsid w:val="007E1E03"/>
     <w:rsid w:val="007E212D"/>
     <w:rsid w:val="007E4903"/>
     <w:rsid w:val="007E5053"/>
     <w:rsid w:val="007F1AE8"/>
     <w:rsid w:val="007F2262"/>
     <w:rsid w:val="007F341C"/>
     <w:rsid w:val="007F4088"/>
+    <w:rsid w:val="007F4CA2"/>
     <w:rsid w:val="007F5AC9"/>
     <w:rsid w:val="007F7222"/>
     <w:rsid w:val="00802545"/>
     <w:rsid w:val="00802F47"/>
     <w:rsid w:val="008032A9"/>
     <w:rsid w:val="0080588C"/>
     <w:rsid w:val="0080748B"/>
     <w:rsid w:val="008074A2"/>
     <w:rsid w:val="00810DB7"/>
     <w:rsid w:val="008114EC"/>
     <w:rsid w:val="00811F8F"/>
     <w:rsid w:val="00812D13"/>
     <w:rsid w:val="00812EFF"/>
     <w:rsid w:val="00816CA3"/>
     <w:rsid w:val="0082010D"/>
     <w:rsid w:val="00821BC2"/>
     <w:rsid w:val="0082331A"/>
     <w:rsid w:val="0082403D"/>
     <w:rsid w:val="00824C80"/>
     <w:rsid w:val="00827641"/>
     <w:rsid w:val="00827C41"/>
     <w:rsid w:val="00831AB4"/>
     <w:rsid w:val="0083641D"/>
     <w:rsid w:val="00836DDD"/>
     <w:rsid w:val="00836F45"/>
     <w:rsid w:val="0084160E"/>
     <w:rsid w:val="00842A93"/>
     <w:rsid w:val="00842FF2"/>
     <w:rsid w:val="00843432"/>
     <w:rsid w:val="00843700"/>
     <w:rsid w:val="00844409"/>
+    <w:rsid w:val="00844CA9"/>
     <w:rsid w:val="00844DB8"/>
     <w:rsid w:val="00845D5D"/>
     <w:rsid w:val="008476CE"/>
     <w:rsid w:val="00847CB1"/>
     <w:rsid w:val="00854269"/>
+    <w:rsid w:val="00855704"/>
     <w:rsid w:val="00857B89"/>
     <w:rsid w:val="008624E2"/>
     <w:rsid w:val="00862B9B"/>
     <w:rsid w:val="00863DAC"/>
     <w:rsid w:val="008658B6"/>
     <w:rsid w:val="00865AEC"/>
     <w:rsid w:val="00867DE4"/>
     <w:rsid w:val="0087137F"/>
+    <w:rsid w:val="008714EE"/>
     <w:rsid w:val="00873178"/>
     <w:rsid w:val="00876344"/>
     <w:rsid w:val="00880B8E"/>
     <w:rsid w:val="0088149B"/>
     <w:rsid w:val="0088242E"/>
     <w:rsid w:val="00882779"/>
     <w:rsid w:val="00882838"/>
     <w:rsid w:val="00882C95"/>
     <w:rsid w:val="00887C57"/>
     <w:rsid w:val="00887D6F"/>
     <w:rsid w:val="00891555"/>
+    <w:rsid w:val="008915D2"/>
     <w:rsid w:val="00891D43"/>
     <w:rsid w:val="008930A0"/>
     <w:rsid w:val="00893187"/>
     <w:rsid w:val="008959CC"/>
     <w:rsid w:val="0089616F"/>
     <w:rsid w:val="00897CDE"/>
     <w:rsid w:val="008A0235"/>
     <w:rsid w:val="008A0E55"/>
     <w:rsid w:val="008A194F"/>
     <w:rsid w:val="008A4055"/>
     <w:rsid w:val="008A5A5C"/>
+    <w:rsid w:val="008A5EC0"/>
     <w:rsid w:val="008A6993"/>
     <w:rsid w:val="008A7FAE"/>
     <w:rsid w:val="008B0B68"/>
     <w:rsid w:val="008B1855"/>
     <w:rsid w:val="008B396E"/>
     <w:rsid w:val="008B3F88"/>
     <w:rsid w:val="008B5CB5"/>
     <w:rsid w:val="008B5F2E"/>
     <w:rsid w:val="008B6737"/>
     <w:rsid w:val="008B6BB1"/>
     <w:rsid w:val="008B78C0"/>
     <w:rsid w:val="008C1685"/>
+    <w:rsid w:val="008C44FB"/>
     <w:rsid w:val="008C561E"/>
     <w:rsid w:val="008C6553"/>
     <w:rsid w:val="008C7E8E"/>
     <w:rsid w:val="008D2C92"/>
     <w:rsid w:val="008D317B"/>
     <w:rsid w:val="008D39ED"/>
     <w:rsid w:val="008D3B69"/>
     <w:rsid w:val="008E33AB"/>
     <w:rsid w:val="008E4425"/>
     <w:rsid w:val="008E5339"/>
     <w:rsid w:val="008E6425"/>
     <w:rsid w:val="008E67FF"/>
     <w:rsid w:val="008F119A"/>
     <w:rsid w:val="008F235F"/>
     <w:rsid w:val="008F3A0E"/>
     <w:rsid w:val="008F4832"/>
     <w:rsid w:val="008F53D3"/>
     <w:rsid w:val="008F604E"/>
     <w:rsid w:val="008F7881"/>
     <w:rsid w:val="008F7E65"/>
+    <w:rsid w:val="00902632"/>
     <w:rsid w:val="00910C40"/>
     <w:rsid w:val="00911C97"/>
     <w:rsid w:val="00912472"/>
     <w:rsid w:val="00912621"/>
     <w:rsid w:val="00913644"/>
     <w:rsid w:val="0091421B"/>
     <w:rsid w:val="00917D21"/>
     <w:rsid w:val="009219D9"/>
     <w:rsid w:val="00923D07"/>
     <w:rsid w:val="009240FE"/>
     <w:rsid w:val="00924303"/>
     <w:rsid w:val="009274AC"/>
     <w:rsid w:val="00927AC3"/>
     <w:rsid w:val="00927AEC"/>
     <w:rsid w:val="00927E21"/>
     <w:rsid w:val="00930121"/>
     <w:rsid w:val="00935257"/>
     <w:rsid w:val="00936ACD"/>
+    <w:rsid w:val="00937FC4"/>
     <w:rsid w:val="009423C1"/>
     <w:rsid w:val="00942F93"/>
     <w:rsid w:val="009444AF"/>
     <w:rsid w:val="00944CCA"/>
     <w:rsid w:val="00945822"/>
     <w:rsid w:val="0094610C"/>
     <w:rsid w:val="0094619B"/>
     <w:rsid w:val="00950C49"/>
     <w:rsid w:val="009512A7"/>
+    <w:rsid w:val="009513F3"/>
     <w:rsid w:val="009526BE"/>
     <w:rsid w:val="00952908"/>
     <w:rsid w:val="0095431E"/>
     <w:rsid w:val="00954F7D"/>
     <w:rsid w:val="00955993"/>
     <w:rsid w:val="009560A6"/>
     <w:rsid w:val="00956A5B"/>
+    <w:rsid w:val="00957046"/>
     <w:rsid w:val="00957544"/>
     <w:rsid w:val="00961A11"/>
     <w:rsid w:val="00965727"/>
     <w:rsid w:val="0096697B"/>
     <w:rsid w:val="00966A38"/>
     <w:rsid w:val="00966B22"/>
     <w:rsid w:val="0096707D"/>
     <w:rsid w:val="009706C5"/>
     <w:rsid w:val="00970D39"/>
     <w:rsid w:val="00970F0A"/>
     <w:rsid w:val="009717B0"/>
     <w:rsid w:val="00971AAE"/>
     <w:rsid w:val="00972C98"/>
     <w:rsid w:val="00973528"/>
     <w:rsid w:val="0097361E"/>
     <w:rsid w:val="009752A1"/>
     <w:rsid w:val="00976675"/>
     <w:rsid w:val="0098049E"/>
     <w:rsid w:val="009816E6"/>
     <w:rsid w:val="00981E83"/>
     <w:rsid w:val="00990EF8"/>
     <w:rsid w:val="009912F1"/>
     <w:rsid w:val="0099272F"/>
     <w:rsid w:val="00993624"/>
     <w:rsid w:val="00993DC6"/>
     <w:rsid w:val="009A172F"/>
     <w:rsid w:val="009A25AD"/>
     <w:rsid w:val="009A41EF"/>
     <w:rsid w:val="009A4BD2"/>
     <w:rsid w:val="009A5EBF"/>
     <w:rsid w:val="009A6623"/>
     <w:rsid w:val="009A6877"/>
     <w:rsid w:val="009A697E"/>
     <w:rsid w:val="009B18F1"/>
     <w:rsid w:val="009B4A12"/>
     <w:rsid w:val="009B4F29"/>
     <w:rsid w:val="009C17BD"/>
     <w:rsid w:val="009D0C29"/>
     <w:rsid w:val="009D332C"/>
     <w:rsid w:val="009D34A7"/>
     <w:rsid w:val="009D3723"/>
     <w:rsid w:val="009D460D"/>
     <w:rsid w:val="009D587C"/>
     <w:rsid w:val="009D6BA4"/>
     <w:rsid w:val="009D6FA8"/>
     <w:rsid w:val="009E0196"/>
+    <w:rsid w:val="009E03E2"/>
     <w:rsid w:val="009E1F1A"/>
     <w:rsid w:val="009E2315"/>
     <w:rsid w:val="009E2670"/>
     <w:rsid w:val="009E2C6D"/>
     <w:rsid w:val="009E4148"/>
     <w:rsid w:val="009E466F"/>
     <w:rsid w:val="009E586C"/>
     <w:rsid w:val="009E63FC"/>
+    <w:rsid w:val="009E6783"/>
     <w:rsid w:val="009F1CBC"/>
     <w:rsid w:val="009F2766"/>
     <w:rsid w:val="009F2A4F"/>
     <w:rsid w:val="009F31A3"/>
     <w:rsid w:val="009F4524"/>
     <w:rsid w:val="009F5A83"/>
     <w:rsid w:val="00A001F5"/>
     <w:rsid w:val="00A010D4"/>
     <w:rsid w:val="00A024F6"/>
     <w:rsid w:val="00A02CEA"/>
     <w:rsid w:val="00A05E4A"/>
     <w:rsid w:val="00A079B9"/>
     <w:rsid w:val="00A1162E"/>
     <w:rsid w:val="00A11807"/>
     <w:rsid w:val="00A1238D"/>
     <w:rsid w:val="00A13553"/>
     <w:rsid w:val="00A13ADB"/>
     <w:rsid w:val="00A15306"/>
     <w:rsid w:val="00A17B9C"/>
     <w:rsid w:val="00A21A9F"/>
     <w:rsid w:val="00A24FFD"/>
     <w:rsid w:val="00A258DB"/>
     <w:rsid w:val="00A26439"/>
     <w:rsid w:val="00A26573"/>
     <w:rsid w:val="00A26B30"/>
     <w:rsid w:val="00A273FA"/>
     <w:rsid w:val="00A31712"/>
     <w:rsid w:val="00A32292"/>
     <w:rsid w:val="00A332DD"/>
     <w:rsid w:val="00A33849"/>
     <w:rsid w:val="00A33DA5"/>
     <w:rsid w:val="00A350D3"/>
     <w:rsid w:val="00A35ACD"/>
     <w:rsid w:val="00A4090D"/>
     <w:rsid w:val="00A40E38"/>
     <w:rsid w:val="00A41A06"/>
     <w:rsid w:val="00A41CCB"/>
     <w:rsid w:val="00A4323A"/>
     <w:rsid w:val="00A43E02"/>
     <w:rsid w:val="00A4434F"/>
+    <w:rsid w:val="00A447D6"/>
     <w:rsid w:val="00A45BA5"/>
     <w:rsid w:val="00A479F2"/>
     <w:rsid w:val="00A47AD8"/>
     <w:rsid w:val="00A52A69"/>
     <w:rsid w:val="00A539A1"/>
     <w:rsid w:val="00A5472A"/>
     <w:rsid w:val="00A55CE3"/>
     <w:rsid w:val="00A56A3F"/>
     <w:rsid w:val="00A601AF"/>
     <w:rsid w:val="00A612F9"/>
     <w:rsid w:val="00A62939"/>
     <w:rsid w:val="00A62F31"/>
     <w:rsid w:val="00A62F43"/>
     <w:rsid w:val="00A64D59"/>
     <w:rsid w:val="00A66E5F"/>
     <w:rsid w:val="00A67D62"/>
     <w:rsid w:val="00A700FC"/>
     <w:rsid w:val="00A70D26"/>
+    <w:rsid w:val="00A73E20"/>
     <w:rsid w:val="00A75BE7"/>
     <w:rsid w:val="00A77D45"/>
     <w:rsid w:val="00A823CE"/>
+    <w:rsid w:val="00A835A7"/>
     <w:rsid w:val="00A83A46"/>
     <w:rsid w:val="00A85D2B"/>
     <w:rsid w:val="00A91A3E"/>
     <w:rsid w:val="00A92DB4"/>
     <w:rsid w:val="00A942ED"/>
     <w:rsid w:val="00A94DC2"/>
     <w:rsid w:val="00A95954"/>
     <w:rsid w:val="00AA090F"/>
     <w:rsid w:val="00AA0BC5"/>
     <w:rsid w:val="00AA5DA3"/>
     <w:rsid w:val="00AA5F48"/>
     <w:rsid w:val="00AA7458"/>
     <w:rsid w:val="00AA7F7B"/>
     <w:rsid w:val="00AB01DB"/>
     <w:rsid w:val="00AB16EC"/>
     <w:rsid w:val="00AB29B0"/>
     <w:rsid w:val="00AB37E2"/>
     <w:rsid w:val="00AB3A80"/>
     <w:rsid w:val="00AB46DC"/>
     <w:rsid w:val="00AB4999"/>
     <w:rsid w:val="00AB4A28"/>
     <w:rsid w:val="00AB6149"/>
     <w:rsid w:val="00AB7535"/>
     <w:rsid w:val="00AC075C"/>
     <w:rsid w:val="00AC1BFD"/>
@@ -11178,50 +12155,51 @@
     <w:rsid w:val="00AF6C12"/>
     <w:rsid w:val="00AF6CF0"/>
     <w:rsid w:val="00B043CD"/>
     <w:rsid w:val="00B052C3"/>
     <w:rsid w:val="00B123CE"/>
     <w:rsid w:val="00B14B44"/>
     <w:rsid w:val="00B151D0"/>
     <w:rsid w:val="00B20DC7"/>
     <w:rsid w:val="00B219C8"/>
     <w:rsid w:val="00B22274"/>
     <w:rsid w:val="00B22BB9"/>
     <w:rsid w:val="00B22FC3"/>
     <w:rsid w:val="00B2390B"/>
     <w:rsid w:val="00B25B90"/>
     <w:rsid w:val="00B26409"/>
     <w:rsid w:val="00B32E27"/>
     <w:rsid w:val="00B33496"/>
     <w:rsid w:val="00B33885"/>
     <w:rsid w:val="00B356D2"/>
     <w:rsid w:val="00B36566"/>
     <w:rsid w:val="00B40058"/>
     <w:rsid w:val="00B45027"/>
     <w:rsid w:val="00B469CE"/>
     <w:rsid w:val="00B605FD"/>
     <w:rsid w:val="00B60933"/>
+    <w:rsid w:val="00B610FD"/>
     <w:rsid w:val="00B62679"/>
     <w:rsid w:val="00B63012"/>
     <w:rsid w:val="00B63E02"/>
     <w:rsid w:val="00B64B86"/>
     <w:rsid w:val="00B65861"/>
     <w:rsid w:val="00B675C6"/>
     <w:rsid w:val="00B7081C"/>
     <w:rsid w:val="00B70A61"/>
     <w:rsid w:val="00B72FDB"/>
     <w:rsid w:val="00B7406B"/>
     <w:rsid w:val="00B7492D"/>
     <w:rsid w:val="00B74E94"/>
     <w:rsid w:val="00B7507D"/>
     <w:rsid w:val="00B75295"/>
     <w:rsid w:val="00B81436"/>
     <w:rsid w:val="00B819D9"/>
     <w:rsid w:val="00B85673"/>
     <w:rsid w:val="00B86614"/>
     <w:rsid w:val="00B866E7"/>
     <w:rsid w:val="00B8701E"/>
     <w:rsid w:val="00B87B1D"/>
     <w:rsid w:val="00B947E2"/>
     <w:rsid w:val="00B94836"/>
     <w:rsid w:val="00B95131"/>
     <w:rsid w:val="00B95B8A"/>
@@ -11250,212 +12228,225 @@
     <w:rsid w:val="00BC34C2"/>
     <w:rsid w:val="00BC43CA"/>
     <w:rsid w:val="00BC48FE"/>
     <w:rsid w:val="00BC51D8"/>
     <w:rsid w:val="00BC7A06"/>
     <w:rsid w:val="00BD0A34"/>
     <w:rsid w:val="00BD303D"/>
     <w:rsid w:val="00BD5E48"/>
     <w:rsid w:val="00BD6833"/>
     <w:rsid w:val="00BD7F2F"/>
     <w:rsid w:val="00BE222E"/>
     <w:rsid w:val="00BE5265"/>
     <w:rsid w:val="00BE6D23"/>
     <w:rsid w:val="00BF1F99"/>
     <w:rsid w:val="00BF2D9E"/>
     <w:rsid w:val="00BF3370"/>
     <w:rsid w:val="00BF5A16"/>
     <w:rsid w:val="00BF6998"/>
     <w:rsid w:val="00C04D0F"/>
     <w:rsid w:val="00C061C4"/>
     <w:rsid w:val="00C07065"/>
     <w:rsid w:val="00C076CF"/>
     <w:rsid w:val="00C07A08"/>
     <w:rsid w:val="00C12049"/>
     <w:rsid w:val="00C13AE9"/>
+    <w:rsid w:val="00C151F6"/>
     <w:rsid w:val="00C16E72"/>
     <w:rsid w:val="00C16EF0"/>
     <w:rsid w:val="00C21461"/>
     <w:rsid w:val="00C23D9B"/>
     <w:rsid w:val="00C23DB0"/>
     <w:rsid w:val="00C273E0"/>
     <w:rsid w:val="00C27582"/>
     <w:rsid w:val="00C30B21"/>
     <w:rsid w:val="00C3161C"/>
     <w:rsid w:val="00C3300A"/>
     <w:rsid w:val="00C33A62"/>
     <w:rsid w:val="00C34FB3"/>
     <w:rsid w:val="00C354B2"/>
     <w:rsid w:val="00C355F8"/>
     <w:rsid w:val="00C35D7F"/>
     <w:rsid w:val="00C3643D"/>
     <w:rsid w:val="00C37CE6"/>
     <w:rsid w:val="00C41486"/>
     <w:rsid w:val="00C4499C"/>
     <w:rsid w:val="00C453BE"/>
     <w:rsid w:val="00C45D75"/>
     <w:rsid w:val="00C46397"/>
     <w:rsid w:val="00C47DE2"/>
+    <w:rsid w:val="00C50F11"/>
+    <w:rsid w:val="00C5318E"/>
     <w:rsid w:val="00C53570"/>
     <w:rsid w:val="00C5663F"/>
     <w:rsid w:val="00C57E48"/>
     <w:rsid w:val="00C61713"/>
     <w:rsid w:val="00C6629E"/>
     <w:rsid w:val="00C70EE8"/>
     <w:rsid w:val="00C7173A"/>
     <w:rsid w:val="00C72062"/>
     <w:rsid w:val="00C7212E"/>
     <w:rsid w:val="00C72E1B"/>
     <w:rsid w:val="00C72E2E"/>
     <w:rsid w:val="00C7693C"/>
     <w:rsid w:val="00C77293"/>
     <w:rsid w:val="00C77761"/>
     <w:rsid w:val="00C80023"/>
     <w:rsid w:val="00C810EA"/>
     <w:rsid w:val="00C8165F"/>
     <w:rsid w:val="00C82ABE"/>
     <w:rsid w:val="00C82D18"/>
     <w:rsid w:val="00C84377"/>
+    <w:rsid w:val="00C8482B"/>
     <w:rsid w:val="00C90DDA"/>
     <w:rsid w:val="00C90EBE"/>
     <w:rsid w:val="00C915CC"/>
     <w:rsid w:val="00C92E70"/>
     <w:rsid w:val="00C92F47"/>
+    <w:rsid w:val="00C9426D"/>
     <w:rsid w:val="00C95DF7"/>
     <w:rsid w:val="00CA03BD"/>
     <w:rsid w:val="00CA07BB"/>
     <w:rsid w:val="00CA08EA"/>
     <w:rsid w:val="00CA16F1"/>
     <w:rsid w:val="00CA1AAB"/>
     <w:rsid w:val="00CA1DBF"/>
     <w:rsid w:val="00CA35C8"/>
     <w:rsid w:val="00CA5C19"/>
     <w:rsid w:val="00CB047A"/>
     <w:rsid w:val="00CB1076"/>
     <w:rsid w:val="00CB1151"/>
     <w:rsid w:val="00CB14DF"/>
     <w:rsid w:val="00CB18AA"/>
     <w:rsid w:val="00CB2ECB"/>
     <w:rsid w:val="00CB2FD0"/>
     <w:rsid w:val="00CB45C2"/>
     <w:rsid w:val="00CB4792"/>
     <w:rsid w:val="00CB5EF9"/>
     <w:rsid w:val="00CC1109"/>
     <w:rsid w:val="00CC3415"/>
     <w:rsid w:val="00CC39A5"/>
     <w:rsid w:val="00CC6079"/>
     <w:rsid w:val="00CC71F4"/>
     <w:rsid w:val="00CD043B"/>
+    <w:rsid w:val="00CD0574"/>
     <w:rsid w:val="00CD149C"/>
     <w:rsid w:val="00CD219D"/>
     <w:rsid w:val="00CD2464"/>
     <w:rsid w:val="00CD4716"/>
     <w:rsid w:val="00CD5B81"/>
     <w:rsid w:val="00CD63EF"/>
     <w:rsid w:val="00CD7B54"/>
     <w:rsid w:val="00CE1997"/>
     <w:rsid w:val="00CE1D4C"/>
+    <w:rsid w:val="00CE2D96"/>
     <w:rsid w:val="00CE3B26"/>
     <w:rsid w:val="00CE42D6"/>
     <w:rsid w:val="00CE543A"/>
     <w:rsid w:val="00CE7C6E"/>
     <w:rsid w:val="00CE7DA5"/>
     <w:rsid w:val="00CF0605"/>
     <w:rsid w:val="00CF15E4"/>
     <w:rsid w:val="00CF1EB5"/>
     <w:rsid w:val="00CF3C7E"/>
     <w:rsid w:val="00CF6A91"/>
     <w:rsid w:val="00CF7A4E"/>
     <w:rsid w:val="00D01FF1"/>
     <w:rsid w:val="00D0250C"/>
     <w:rsid w:val="00D0430E"/>
     <w:rsid w:val="00D057BF"/>
     <w:rsid w:val="00D05AC6"/>
     <w:rsid w:val="00D0743A"/>
     <w:rsid w:val="00D07768"/>
+    <w:rsid w:val="00D1300D"/>
     <w:rsid w:val="00D16C8D"/>
     <w:rsid w:val="00D16E77"/>
     <w:rsid w:val="00D1745C"/>
     <w:rsid w:val="00D22824"/>
     <w:rsid w:val="00D24489"/>
     <w:rsid w:val="00D26433"/>
     <w:rsid w:val="00D26455"/>
     <w:rsid w:val="00D26BF6"/>
     <w:rsid w:val="00D273CB"/>
     <w:rsid w:val="00D3160C"/>
     <w:rsid w:val="00D31FFF"/>
     <w:rsid w:val="00D3371A"/>
     <w:rsid w:val="00D33C41"/>
     <w:rsid w:val="00D358D7"/>
     <w:rsid w:val="00D36A4B"/>
     <w:rsid w:val="00D36D8B"/>
     <w:rsid w:val="00D43813"/>
     <w:rsid w:val="00D44342"/>
     <w:rsid w:val="00D45A30"/>
+    <w:rsid w:val="00D45F3E"/>
     <w:rsid w:val="00D4733F"/>
     <w:rsid w:val="00D52AF9"/>
     <w:rsid w:val="00D52DA8"/>
     <w:rsid w:val="00D52EF3"/>
     <w:rsid w:val="00D5399C"/>
     <w:rsid w:val="00D565A9"/>
     <w:rsid w:val="00D62889"/>
     <w:rsid w:val="00D63C95"/>
     <w:rsid w:val="00D651C0"/>
     <w:rsid w:val="00D65AA1"/>
     <w:rsid w:val="00D6667F"/>
     <w:rsid w:val="00D70352"/>
     <w:rsid w:val="00D70846"/>
     <w:rsid w:val="00D708DC"/>
     <w:rsid w:val="00D71FDB"/>
     <w:rsid w:val="00D72A51"/>
     <w:rsid w:val="00D72B57"/>
+    <w:rsid w:val="00D72F43"/>
     <w:rsid w:val="00D7319D"/>
+    <w:rsid w:val="00D731E6"/>
     <w:rsid w:val="00D73D77"/>
     <w:rsid w:val="00D75732"/>
     <w:rsid w:val="00D77529"/>
     <w:rsid w:val="00D77786"/>
+    <w:rsid w:val="00D81EFE"/>
     <w:rsid w:val="00D82801"/>
     <w:rsid w:val="00D8396B"/>
     <w:rsid w:val="00D839F3"/>
     <w:rsid w:val="00D83C61"/>
     <w:rsid w:val="00D85376"/>
     <w:rsid w:val="00D875D6"/>
     <w:rsid w:val="00D91ED6"/>
     <w:rsid w:val="00D92E35"/>
     <w:rsid w:val="00D9301E"/>
     <w:rsid w:val="00D94442"/>
     <w:rsid w:val="00D94D88"/>
     <w:rsid w:val="00D9554A"/>
     <w:rsid w:val="00D95655"/>
     <w:rsid w:val="00D9572B"/>
     <w:rsid w:val="00D96C22"/>
     <w:rsid w:val="00D96DBC"/>
     <w:rsid w:val="00DA2755"/>
     <w:rsid w:val="00DA52F1"/>
     <w:rsid w:val="00DA62E2"/>
     <w:rsid w:val="00DA66F2"/>
     <w:rsid w:val="00DA6806"/>
+    <w:rsid w:val="00DA71C7"/>
     <w:rsid w:val="00DB2709"/>
     <w:rsid w:val="00DB428E"/>
     <w:rsid w:val="00DB4FD6"/>
     <w:rsid w:val="00DB5551"/>
     <w:rsid w:val="00DC329A"/>
     <w:rsid w:val="00DC5454"/>
     <w:rsid w:val="00DC6FDE"/>
     <w:rsid w:val="00DD012C"/>
     <w:rsid w:val="00DD0185"/>
     <w:rsid w:val="00DD18A3"/>
     <w:rsid w:val="00DD1FB1"/>
     <w:rsid w:val="00DD27EF"/>
     <w:rsid w:val="00DD2CF6"/>
     <w:rsid w:val="00DD2F68"/>
     <w:rsid w:val="00DD7EB2"/>
     <w:rsid w:val="00DE0542"/>
     <w:rsid w:val="00DE18A2"/>
     <w:rsid w:val="00DE2A5F"/>
     <w:rsid w:val="00DE4993"/>
     <w:rsid w:val="00DE5297"/>
     <w:rsid w:val="00DE5E40"/>
     <w:rsid w:val="00DE62AC"/>
     <w:rsid w:val="00DE79D6"/>
     <w:rsid w:val="00DE7AF0"/>
     <w:rsid w:val="00DF016A"/>
@@ -11479,77 +12470,82 @@
     <w:rsid w:val="00E14558"/>
     <w:rsid w:val="00E178AD"/>
     <w:rsid w:val="00E2033B"/>
     <w:rsid w:val="00E20742"/>
     <w:rsid w:val="00E21F22"/>
     <w:rsid w:val="00E2218D"/>
     <w:rsid w:val="00E222B1"/>
     <w:rsid w:val="00E22A8E"/>
     <w:rsid w:val="00E22E7D"/>
     <w:rsid w:val="00E2345B"/>
     <w:rsid w:val="00E23CE0"/>
     <w:rsid w:val="00E24CDD"/>
     <w:rsid w:val="00E276C6"/>
     <w:rsid w:val="00E278E1"/>
     <w:rsid w:val="00E27FAF"/>
     <w:rsid w:val="00E3406F"/>
     <w:rsid w:val="00E36F8A"/>
     <w:rsid w:val="00E40021"/>
     <w:rsid w:val="00E435D0"/>
     <w:rsid w:val="00E45CAC"/>
     <w:rsid w:val="00E4603F"/>
     <w:rsid w:val="00E46E59"/>
     <w:rsid w:val="00E47DC1"/>
     <w:rsid w:val="00E50758"/>
     <w:rsid w:val="00E510BB"/>
+    <w:rsid w:val="00E53682"/>
     <w:rsid w:val="00E5404E"/>
     <w:rsid w:val="00E5477C"/>
     <w:rsid w:val="00E604DC"/>
+    <w:rsid w:val="00E61123"/>
     <w:rsid w:val="00E617AF"/>
     <w:rsid w:val="00E61C57"/>
     <w:rsid w:val="00E630F1"/>
     <w:rsid w:val="00E64909"/>
     <w:rsid w:val="00E64A0F"/>
     <w:rsid w:val="00E652A8"/>
     <w:rsid w:val="00E6550F"/>
     <w:rsid w:val="00E67DD7"/>
     <w:rsid w:val="00E7114D"/>
     <w:rsid w:val="00E711B5"/>
     <w:rsid w:val="00E71957"/>
+    <w:rsid w:val="00E74125"/>
     <w:rsid w:val="00E750BF"/>
     <w:rsid w:val="00E75E90"/>
     <w:rsid w:val="00E7665E"/>
     <w:rsid w:val="00E814BC"/>
+    <w:rsid w:val="00E82B73"/>
     <w:rsid w:val="00E8475A"/>
     <w:rsid w:val="00E85FBA"/>
     <w:rsid w:val="00E940F0"/>
     <w:rsid w:val="00E94970"/>
     <w:rsid w:val="00E952FF"/>
     <w:rsid w:val="00E96C88"/>
     <w:rsid w:val="00E975FF"/>
     <w:rsid w:val="00E97794"/>
     <w:rsid w:val="00EA199D"/>
+    <w:rsid w:val="00EA1DAD"/>
     <w:rsid w:val="00EA203A"/>
     <w:rsid w:val="00EA29BF"/>
     <w:rsid w:val="00EA3426"/>
     <w:rsid w:val="00EA36E7"/>
     <w:rsid w:val="00EA3AED"/>
     <w:rsid w:val="00EA404B"/>
     <w:rsid w:val="00EA5451"/>
     <w:rsid w:val="00EA6D86"/>
     <w:rsid w:val="00EA70CD"/>
     <w:rsid w:val="00EB0094"/>
     <w:rsid w:val="00EB11D3"/>
     <w:rsid w:val="00EB44BB"/>
     <w:rsid w:val="00EB54ED"/>
     <w:rsid w:val="00EB582B"/>
     <w:rsid w:val="00EB68B3"/>
     <w:rsid w:val="00EB74D5"/>
     <w:rsid w:val="00EB798E"/>
     <w:rsid w:val="00EB7BFE"/>
     <w:rsid w:val="00EB7CCE"/>
     <w:rsid w:val="00EC0532"/>
     <w:rsid w:val="00EC05E9"/>
     <w:rsid w:val="00EC38CC"/>
     <w:rsid w:val="00EC466B"/>
     <w:rsid w:val="00EC4E37"/>
     <w:rsid w:val="00EC56C9"/>
@@ -11610,144 +12606,148 @@
     <w:rsid w:val="00F47754"/>
     <w:rsid w:val="00F50165"/>
     <w:rsid w:val="00F50820"/>
     <w:rsid w:val="00F529B5"/>
     <w:rsid w:val="00F53B94"/>
     <w:rsid w:val="00F53F6E"/>
     <w:rsid w:val="00F55941"/>
     <w:rsid w:val="00F560AC"/>
     <w:rsid w:val="00F56EDA"/>
     <w:rsid w:val="00F60C90"/>
     <w:rsid w:val="00F6182B"/>
     <w:rsid w:val="00F62754"/>
     <w:rsid w:val="00F62EF5"/>
     <w:rsid w:val="00F639F7"/>
     <w:rsid w:val="00F64AFE"/>
     <w:rsid w:val="00F64FC2"/>
     <w:rsid w:val="00F6792F"/>
     <w:rsid w:val="00F700E2"/>
     <w:rsid w:val="00F706DF"/>
     <w:rsid w:val="00F730DF"/>
     <w:rsid w:val="00F80B61"/>
     <w:rsid w:val="00F81573"/>
     <w:rsid w:val="00F856A3"/>
     <w:rsid w:val="00F873D9"/>
     <w:rsid w:val="00F8756A"/>
+    <w:rsid w:val="00F91096"/>
     <w:rsid w:val="00F93136"/>
+    <w:rsid w:val="00F93FA1"/>
     <w:rsid w:val="00F945DC"/>
     <w:rsid w:val="00F95DA9"/>
     <w:rsid w:val="00F973F8"/>
     <w:rsid w:val="00FA011B"/>
     <w:rsid w:val="00FA0B16"/>
     <w:rsid w:val="00FA0BEE"/>
     <w:rsid w:val="00FA10EC"/>
     <w:rsid w:val="00FA12FF"/>
     <w:rsid w:val="00FA1F0A"/>
     <w:rsid w:val="00FA290C"/>
     <w:rsid w:val="00FA31E5"/>
     <w:rsid w:val="00FA460D"/>
     <w:rsid w:val="00FA6B08"/>
     <w:rsid w:val="00FA7A0D"/>
     <w:rsid w:val="00FB06D1"/>
     <w:rsid w:val="00FB1689"/>
+    <w:rsid w:val="00FB3EA7"/>
     <w:rsid w:val="00FB4FB6"/>
     <w:rsid w:val="00FB55DB"/>
     <w:rsid w:val="00FC101D"/>
+    <w:rsid w:val="00FC2614"/>
     <w:rsid w:val="00FC5824"/>
     <w:rsid w:val="00FD1468"/>
     <w:rsid w:val="00FD2074"/>
     <w:rsid w:val="00FD5C20"/>
     <w:rsid w:val="00FD63C1"/>
     <w:rsid w:val="00FD6BB0"/>
     <w:rsid w:val="00FE032F"/>
     <w:rsid w:val="00FE1238"/>
     <w:rsid w:val="00FE1CFD"/>
     <w:rsid w:val="00FE2E6B"/>
     <w:rsid w:val="00FE34E4"/>
     <w:rsid w:val="00FE3A07"/>
     <w:rsid w:val="00FE4493"/>
     <w:rsid w:val="00FE49EC"/>
     <w:rsid w:val="00FE4EF5"/>
     <w:rsid w:val="00FE5B65"/>
     <w:rsid w:val="00FE7DFD"/>
     <w:rsid w:val="00FF0F88"/>
     <w:rsid w:val="00FF2CA1"/>
     <w:rsid w:val="00FF32A5"/>
     <w:rsid w:val="00FF466C"/>
     <w:rsid w:val="00FF4720"/>
     <w:rsid w:val="00FF54A5"/>
     <w:rsid w:val="00FF614C"/>
     <w:rsid w:val="00FF71D8"/>
     <w:rsid w:val="00FF7300"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2F592DA1"/>
-  <w15:docId w15:val="{87DAB308-9BEF-4E6F-8ED8-0BA0BD0B0039}"/>
+  <w15:docId w15:val="{B5915499-1493-492F-8000-806D19CA8879}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12072,184 +13072,178 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AF67F2"/>
     <w:pPr>
       <w:spacing w:line="320" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Heading 1"/>
     <w:basedOn w:val="Tytu"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:rsid w:val="00572D7F"/>
     <w:pPr>
       <w:spacing w:before="1200"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Heading 2"/>
     <w:basedOn w:val="Nagwek1"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:rsid w:val="00D71FDB"/>
     <w:pPr>
       <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:caps w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Heading 3"/>
     <w:basedOn w:val="Nagwek4"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek3Znak"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:rsid w:val="00B25B90"/>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="Heading 4"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek4Znak"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:rsid w:val="00AF67F2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek5">
     <w:name w:val="heading 5"/>
     <w:aliases w:val="Heading 5"/>
     <w:basedOn w:val="TekstpodstawowyJOFFL"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek5Znak"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:rsid w:val="00F16FF9"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek6Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:rsid w:val="00F6182B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
     <w:name w:val="Nagłówek 1 Znak"/>
@@ -12376,73 +13370,70 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00862B9B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00862B9B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Wypunktowanie">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Wypunktowanie0">
     <w:name w:val="Wypunktowanie"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="WypunktowanieZnak"/>
     <w:rsid w:val="00862B9B"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="714"/>
       </w:tabs>
       <w:spacing w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:iCs/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WypunktowanieZnak">
     <w:name w:val="Wypunktowanie Znak"/>
-    <w:link w:val="Wypunktowanie"/>
+    <w:link w:val="Wypunktowanie0"/>
     <w:rsid w:val="00522584"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:iCs/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FutureTytuart">
     <w:name w:val="Future_Tytuł art"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="FutureTytuartZnak"/>
     <w:rsid w:val="00524CD9"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="720" w:after="360" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
@@ -12631,51 +13622,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FutureSowakluczowe">
     <w:name w:val="Future_Słowa kluczowe"/>
     <w:basedOn w:val="FutureStreszczeniepol"/>
     <w:link w:val="FutureSowakluczoweZnak"/>
     <w:rsid w:val="00862B9B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FutureSowakluczoweZnak">
     <w:name w:val="Future_Słowa kluczowe Znak"/>
     <w:basedOn w:val="FutureStreszczeniepolZnak"/>
     <w:link w:val="FutureSowakluczowe"/>
     <w:rsid w:val="00862B9B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FutureWypunktowanie">
     <w:name w:val="Future_Wypunktowanie"/>
-    <w:basedOn w:val="Wypunktowanie"/>
+    <w:basedOn w:val="Wypunktowanie0"/>
     <w:link w:val="FutureWypunktowanieZnak"/>
     <w:rsid w:val="00862B9B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FutureWypunktowanieZnak">
     <w:name w:val="Future_Wypunktowanie Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="FutureWypunktowanie"/>
     <w:rsid w:val="00862B9B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:iCs/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FuturePrzypisdolny">
     <w:name w:val="Future_Przypis dolny"/>
     <w:basedOn w:val="Tekstprzypisudolnego"/>
     <w:link w:val="FuturePrzypisdolnyZnak"/>
     <w:rsid w:val="00862B9B"/>
     <w:pPr>
@@ -12704,69 +13695,69 @@
     <w:link w:val="RysWykrestytuJOFFLZnak"/>
     <w:rsid w:val="00A15306"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RysWykrestytuJOFFLZnak">
     <w:name w:val="Rys/Wykres_tytuł_JOFFL Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="RysWykrestytuJOFFL"/>
     <w:rsid w:val="00A15306"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Source">
     <w:name w:val="Source"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="SourceZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF7A4E"/>
+    <w:rsid w:val="00C9426D"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="120" w:after="240" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SourceZnak">
     <w:name w:val="Source Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Source"/>
-    <w:rsid w:val="00CF7A4E"/>
+    <w:rsid w:val="00C9426D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FutureTekstwtabeli">
     <w:name w:val="Future_Tekst w tabeli"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="FutureTekstwtabeliZnak"/>
     <w:rsid w:val="00862B9B"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FutureTekstwtabeliZnak">
     <w:name w:val="Future_Tekst w tabeli Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="FutureTekstwtabeli"/>
     <w:rsid w:val="00862B9B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st">
@@ -13196,68 +14187,66 @@
     <w:next w:val="Normalny"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B18F1"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Pogrubienie">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="22"/>
     <w:rsid w:val="00E22E7D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004C280D"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
     <w:name w:val="Tekst komentarza Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstkomentarza"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="004C280D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listapunktowana">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008E6425"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Uwydatnienie">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00CE7C6E"/>
     <w:rPr>
@@ -13450,93 +14439,100 @@
     <w:basedOn w:val="Standardowy"/>
     <w:next w:val="Tabela-Siatka"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00E0577F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PaperTitle">
     <w:name w:val="Paper Title"/>
     <w:basedOn w:val="JOFFLTytuart"/>
     <w:link w:val="PaperTitleZnak"/>
-    <w:rsid w:val="005F4291"/>
+    <w:rsid w:val="00D72F43"/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JOFFLTytuart">
     <w:name w:val="JOFFL_Tytuł art"/>
     <w:basedOn w:val="FutureTytuart"/>
     <w:link w:val="JOFFLTytuartZnak"/>
     <w:rsid w:val="00254AEA"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JOFFLTytuartZnak">
     <w:name w:val="JOFFL_Tytuł art Znak"/>
     <w:basedOn w:val="FutureTytuartZnak"/>
     <w:link w:val="JOFFLTytuart"/>
     <w:rsid w:val="00254AEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PaperTitleZnak">
     <w:name w:val="Paper Title Znak"/>
     <w:basedOn w:val="FutureTytuartZnak"/>
     <w:link w:val="PaperTitle"/>
-    <w:rsid w:val="005F4291"/>
+    <w:rsid w:val="00D72F43"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
+      <w:noProof/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UyteHipercze">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA6B08"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JOFFLAuthor">
     <w:name w:val="JOFFL_Author"/>
     <w:basedOn w:val="FutureAutor"/>
     <w:link w:val="JOFFLAuthorZnak"/>
     <w:rsid w:val="00FA6B08"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
     </w:rPr>
@@ -13636,71 +14632,71 @@
     <w:link w:val="JOFFLAbstract"/>
     <w:rsid w:val="00EA5451"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JOFFLKeywords">
     <w:name w:val="JOFFL_Keywords"/>
     <w:basedOn w:val="AbstractarticletitleinEng"/>
     <w:link w:val="JOFFLKeywordsZnak"/>
     <w:rsid w:val="00137A79"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractarticletitleinEng">
     <w:name w:val="Abstract_article title in Eng"/>
     <w:basedOn w:val="FutureStreszczeniepol"/>
     <w:link w:val="AbstractarticletitleinEngZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="00C13AE9"/>
+    <w:rsid w:val="00153FF9"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:before="480"/>
+      <w:spacing w:before="600"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AbstractarticletitleinEngZnak">
     <w:name w:val="Abstract_article title in Eng Znak"/>
     <w:basedOn w:val="FutureStreszczeniepolZnak"/>
     <w:link w:val="AbstractarticletitleinEng"/>
-    <w:rsid w:val="00C13AE9"/>
+    <w:rsid w:val="00153FF9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JOFFLKeywordsZnak">
     <w:name w:val="JOFFL_Keywords Znak"/>
     <w:basedOn w:val="FutureSowakluczoweZnak"/>
     <w:link w:val="JOFFLKeywords"/>
     <w:rsid w:val="00137A79"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
       <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JOFFLJELcode">
     <w:name w:val="JOFFL_JEL code"/>
@@ -13758,101 +14754,97 @@
     <w:name w:val="JOFFL_Text basic_first paragraph"/>
     <w:basedOn w:val="FutureTekstpodstawowy"/>
     <w:link w:val="JOFFLTextbasicfirstparagraphZnak"/>
     <w:rsid w:val="00137A79"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JOFFLTextbasicfirstparagraphZnak">
     <w:name w:val="JOFFL_Text basic_first paragraph Znak"/>
     <w:basedOn w:val="FutureTekstpodstawowyZnak"/>
     <w:link w:val="JOFFLTextbasicfirstparagraph"/>
     <w:rsid w:val="00137A79"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="wypunktsymbolJOFFL">
     <w:name w:val="wypunkt_symbol_JOFFL"/>
-    <w:basedOn w:val="Wypunktowanie"/>
+    <w:basedOn w:val="Wypunktowanie0"/>
     <w:link w:val="wypunktsymbolJOFFLZnak"/>
     <w:rsid w:val="008A0E55"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="624"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="397"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="wypunktsymbolJOFFLZnak">
     <w:name w:val="wypunkt_symbol_JOFFL Znak"/>
     <w:basedOn w:val="FutureWypunktowanieZnak"/>
     <w:link w:val="wypunktsymbolJOFFL"/>
     <w:rsid w:val="008A0E55"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:iCs/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footnotes">
     <w:name w:val="Footnotes"/>
     <w:basedOn w:val="Tekstprzypisudolnego"/>
     <w:link w:val="FootnotesZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="00137A79"/>
+    <w:rsid w:val="00C9426D"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:ind w:firstLine="397"/>
-      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnotesZnak">
     <w:name w:val="Footnotes Znak"/>
     <w:basedOn w:val="TekstprzypisudolnegoZnak"/>
     <w:link w:val="Footnotes"/>
-    <w:rsid w:val="00137A79"/>
+    <w:rsid w:val="00C9426D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TebelatytuJOFFL">
     <w:name w:val="Tebela_tytuł_JOFFL"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TebelatytuJOFFLZnak"/>
     <w:rsid w:val="000E68A3"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TebelatytuJOFFLZnak">
     <w:name w:val="Tebela_tytuł_JOFFL Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="TebelatytuJOFFL"/>
     <w:rsid w:val="000E68A3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="18"/>
@@ -13915,70 +14907,70 @@
     <w:name w:val="wzory_objaśnienia_JOFFL"/>
     <w:basedOn w:val="FutureTekstpodstawowy"/>
     <w:link w:val="wzoryobjanieniaJOFFLZnak"/>
     <w:rsid w:val="00EA5451"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="wzoryobjanieniaJOFFLZnak">
     <w:name w:val="wzory_objaśnienia_JOFFL Znak"/>
     <w:basedOn w:val="FutureTekstpodstawowyZnak"/>
     <w:link w:val="wzoryobjanieniaJOFFL"/>
     <w:rsid w:val="00EA5451"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="References">
     <w:name w:val="References"/>
-    <w:basedOn w:val="FutureBibliografiapublikacje"/>
+    <w:basedOn w:val="Normalny"/>
     <w:link w:val="ReferencesZnak"/>
-    <w:rsid w:val="00196EDC"/>
+    <w:rsid w:val="00E74125"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="360" w:lineRule="auto"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="397" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ReferencesZnak">
     <w:name w:val="References Znak"/>
-    <w:basedOn w:val="FutureBibliografiapublikacjeZnak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="References"/>
-    <w:rsid w:val="00196EDC"/>
+    <w:rsid w:val="00E74125"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JOFFLTitleinEnglish">
     <w:name w:val="JOFFL_Title in English"/>
     <w:basedOn w:val="FutureTitleinEnglish"/>
     <w:link w:val="JOFFLTitleinEnglishZnak"/>
     <w:rsid w:val="00024D35"/>
     <w:rPr>
       <w:iCs/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JOFFLTitleinEnglishZnak">
     <w:name w:val="JOFFL_Title in English Znak"/>
     <w:basedOn w:val="FutureTitleinEnglishZnak"/>
     <w:link w:val="JOFFLTitleinEnglish"/>
     <w:rsid w:val="00024D35"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
@@ -14050,52 +15042,52 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JOFFLAfiliacja">
     <w:name w:val="JOFFL_Afiliacja"/>
     <w:basedOn w:val="FutureAutor"/>
     <w:link w:val="JOFFLAfiliacjaZnak"/>
     <w:rsid w:val="001E4DDB"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JOFFLAfiliacjaZnak">
     <w:name w:val="JOFFL_Afiliacja Znak"/>
     <w:basedOn w:val="FutureAutorZnak"/>
     <w:link w:val="JOFFLAfiliacja"/>
     <w:rsid w:val="001E4DDB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
       <w:b w:val="0"/>
       <w:iCs/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka1">
+    <w:name w:val="Nierozpoznana wzmianka1"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001E4DDB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JOFFLSowakluczowekeywords">
     <w:name w:val="JOFFL_Słowa kluczowe keywords"/>
     <w:basedOn w:val="FutureSowakluczowe"/>
     <w:link w:val="JOFFLSowakluczowekeywordsZnak"/>
     <w:rsid w:val="0053561B"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:spacing w:val="2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JOFFLSowakluczowekeywordsZnak">
@@ -14118,102 +15110,107 @@
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JOFFL2rdtytuZnak">
     <w:name w:val="JOFFL_2 Śródtytuł Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="JOFFL2rdtytu"/>
     <w:rsid w:val="00484974"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Authorsname">
     <w:name w:val="Author's name"/>
-    <w:basedOn w:val="FutureAutor"/>
+    <w:basedOn w:val="Normalny"/>
     <w:link w:val="AuthorsnameZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="002B51A1"/>
+    <w:rsid w:val="00E74125"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="840"/>
-      <w:jc w:val="center"/>
+      <w:keepNext/>
+      <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
       <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AuthorsnameZnak">
     <w:name w:val="Author's name Znak"/>
-    <w:basedOn w:val="FutureAutorZnak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Authorsname"/>
-    <w:rsid w:val="002B51A1"/>
+    <w:rsid w:val="00E74125"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstracttextJOFFL">
     <w:name w:val="Abstract_text_JOFFL"/>
     <w:basedOn w:val="FutureStreszczeniepol"/>
     <w:link w:val="AbstracttextJOFFLZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="00C13AE9"/>
+    <w:rsid w:val="00153FF9"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="80"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AbstracttextJOFFLZnak">
     <w:name w:val="Abstract_text_JOFFL Znak"/>
     <w:basedOn w:val="FutureStreszczeniepolZnak"/>
     <w:link w:val="AbstracttextJOFFL"/>
-    <w:rsid w:val="00C13AE9"/>
+    <w:rsid w:val="00153FF9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="16"/>
+      <w:szCs w:val="18"/>
       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JOFFLTextbasic">
     <w:name w:val="JOFFL_Text basic"/>
     <w:basedOn w:val="JOFFLTextbasicfirstparagraph"/>
     <w:link w:val="JOFFLTextbasicZnak"/>
     <w:rsid w:val="0035706B"/>
     <w:pPr>
       <w:ind w:firstLine="397"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JOFFLTextbasicZnak">
     <w:name w:val="JOFFL_Text basic Znak"/>
     <w:basedOn w:val="JOFFLTextbasicfirstparagraphZnak"/>
     <w:link w:val="JOFFLTextbasic"/>
     <w:rsid w:val="0035706B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JOFFL1rdtytu">
@@ -14404,52 +15401,52 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JOFFLTabelatekst">
     <w:name w:val="JOFFL_Tabela tekst"/>
     <w:basedOn w:val="FutureTekstpodstawowy"/>
     <w:link w:val="JOFFLTabelatekstZnak"/>
     <w:rsid w:val="00FE4EF5"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JOFFLTabelatekstZnak">
     <w:name w:val="JOFFL_Tabela tekst Znak"/>
     <w:basedOn w:val="FutureTekstpodstawowyZnak"/>
     <w:link w:val="JOFFLTabelatekst"/>
     <w:rsid w:val="00FE4EF5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelasiatki4akcent3">
-    <w:name w:val="Grid Table 4 Accent 3"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelasiatki4akcent31">
+    <w:name w:val="Tabela siatki 4 — akcent 31"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00FE4EF5"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
@@ -14511,57 +15508,54 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="spellingerror">
     <w:name w:val="spellingerror"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:rsid w:val="00E6550F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:rsid w:val="00E6550F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="scxw49150586">
     <w:name w:val="scxw49150586"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:rsid w:val="00E6550F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:rsid w:val="00E6550F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="wypunktowaniewtabeli">
     <w:name w:val="wypunktowanie w tabeli"/>
-    <w:basedOn w:val="Wypunktowanie"/>
+    <w:basedOn w:val="Wypunktowanie0"/>
     <w:link w:val="wypunktowaniewtabeliZnak"/>
     <w:rsid w:val="009526BE"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="624"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="397"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="wypunktowaniewtabeliZnak">
     <w:name w:val="wypunktowanie w tabeli Znak"/>
     <w:basedOn w:val="wypunktsymbolJOFFLZnak"/>
     <w:link w:val="wypunktowaniewtabeli"/>
     <w:rsid w:val="009526BE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:iCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieintensywne">
     <w:name w:val="Intense Reference"/>
@@ -14585,63 +15579,67 @@
       <w:smallCaps/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tesktpodst1akapitJOFFL">
     <w:name w:val="Teskt podst._1.akapit_JOFFL"/>
     <w:basedOn w:val="TekstpodstawowyJOFFL"/>
     <w:link w:val="Tesktpodst1akapitJOFFLZnak"/>
     <w:rsid w:val="00703A30"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tesktpodst1akapitJOFFLZnak">
     <w:name w:val="Teskt podst._1.akapit_JOFFL Znak"/>
     <w:basedOn w:val="TekstpodstawowyJOFFLZnak"/>
     <w:link w:val="Tesktpodst1akapitJOFFL"/>
     <w:rsid w:val="00703A30"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figuretext">
     <w:name w:val="Figure_text"/>
-    <w:basedOn w:val="RysWykrestytuJOFFL"/>
+    <w:basedOn w:val="Normalny"/>
     <w:link w:val="FiguretextZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="00A5472A"/>
+    <w:rsid w:val="00E74125"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FiguretextZnak">
     <w:name w:val="Figure_text Znak"/>
-    <w:basedOn w:val="RysWykrestytuJOFFLZnak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Figuretext"/>
-    <w:rsid w:val="00A5472A"/>
+    <w:rsid w:val="00E74125"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabgwkaJOFFL">
     <w:name w:val="Tab_główka_JOFFL"/>
     <w:basedOn w:val="TabelatekstJOFFL"/>
     <w:link w:val="TabgwkaJOFFLZnak"/>
     <w:rsid w:val="00A15306"/>
     <w:rPr>
       <w:b/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabgwkaJOFFLZnak">
     <w:name w:val="Tab_główka_JOFFL Znak"/>
     <w:basedOn w:val="TabelatekstJOFFLZnak"/>
     <w:link w:val="TabgwkaJOFFL"/>
     <w:rsid w:val="00A15306"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
@@ -14698,453 +15696,476 @@
     <w:link w:val="JOFFLHEADING1Znak"/>
     <w:rsid w:val="00847CB1"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JOFFLHEADING1Znak">
     <w:name w:val="JOFFL_HEADING 1 Znak"/>
     <w:basedOn w:val="FutureTyturozdziauZnak"/>
     <w:link w:val="JOFFLHEADING1"/>
     <w:rsid w:val="00847CB1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliation">
     <w:name w:val="Affiliation"/>
-    <w:basedOn w:val="FutureAfiliacja"/>
+    <w:basedOn w:val="Normalny"/>
     <w:link w:val="AffiliationZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="006A1C8C"/>
+    <w:rsid w:val="00E74125"/>
     <w:pPr>
-      <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:keepNext/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="18"/>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="-6"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AffiliationZnak">
     <w:name w:val="Affiliation Znak"/>
-    <w:basedOn w:val="FutureAfiliacjaZnak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Affiliation"/>
-    <w:rsid w:val="006A1C8C"/>
-[...4 lines deleted...]
-      <w:lang w:val="en-US"/>
+    <w:rsid w:val="00E74125"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="-6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF6C12"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Equation">
     <w:name w:val="Equation"/>
     <w:basedOn w:val="FutureTekstpodstawowy"/>
     <w:link w:val="EquationZnak"/>
     <w:qFormat/>
     <w:rsid w:val="00F16FF9"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
       <w:i/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EquationZnak">
     <w:name w:val="Equation Znak"/>
     <w:basedOn w:val="FutureTekstpodstawowyZnak"/>
     <w:link w:val="Equation"/>
     <w:rsid w:val="00F16FF9"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math"/>
       <w:i/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading2ndlevel">
-[...16 lines deleted...]
-    <w:rsid w:val="00E952FF"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading2JOFFL">
+    <w:name w:val="Heading 2 JOFFL"/>
+    <w:basedOn w:val="Heading3JOFFL"/>
+    <w:link w:val="Heading2JOFFLZnak"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E53682"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2JOFFLZnak">
+    <w:name w:val="Heading 2 JOFFL Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Heading2JOFFL"/>
+    <w:rsid w:val="00E53682"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading3rdlevel">
-[...3 lines deleted...]
-    <w:rsid w:val="00E952FF"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading3JOFFL">
+    <w:name w:val="Heading 3 JOFFL"/>
+    <w:basedOn w:val="Heading4JOFFL"/>
+    <w:link w:val="Heading3JOFFLZnak"/>
+    <w:qFormat/>
+    <w:rsid w:val="00540984"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
     </w:pPr>
-    <w:rPr>
-[...36 lines deleted...]
-    <w:rsid w:val="00E952FF"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3JOFFLZnak">
+    <w:name w:val="Heading 3 JOFFL Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Heading3JOFFL"/>
+    <w:rsid w:val="00540984"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="22"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading4JOFFL">
+    <w:name w:val="Heading 4 JOFFL"/>
+    <w:basedOn w:val="Nagwek5"/>
+    <w:link w:val="Heading4JOFFLZnak"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C8482B"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4JOFFLZnak">
+    <w:name w:val="Heading 4 JOFFL Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Heading4JOFFL"/>
+    <w:rsid w:val="00C8482B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading5thlevel">
     <w:name w:val="Heading 5th level"/>
-    <w:basedOn w:val="TekstpodstawowyJOFFL"/>
+    <w:basedOn w:val="Normalny"/>
     <w:link w:val="Heading5thlevelZnak"/>
-    <w:rsid w:val="00E952FF"/>
+    <w:rsid w:val="00E74125"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:firstLine="720"/>
+    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:i/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5thlevelZnak">
     <w:name w:val="Heading 5th level Znak"/>
-    <w:basedOn w:val="TekstpodstawowyJOFFLZnak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Heading5thlevel"/>
-    <w:rsid w:val="00E952FF"/>
+    <w:rsid w:val="00E74125"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MaintextJOFFL">
     <w:name w:val="Main text_JOFFL"/>
     <w:basedOn w:val="TekstpodstawowyJOFFL"/>
     <w:link w:val="MaintextJOFFLZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="00C13AE9"/>
+    <w:rsid w:val="00CE2D96"/>
     <w:pPr>
+      <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MaintextJOFFLZnak">
     <w:name w:val="Main text_JOFFL Znak"/>
     <w:basedOn w:val="TekstpodstawowyJOFFLZnak"/>
     <w:link w:val="MaintextJOFFL"/>
-    <w:rsid w:val="00C13AE9"/>
+    <w:rsid w:val="00CE2D96"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:sz w:val="22"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberedlist">
     <w:name w:val="Numbered list"/>
     <w:basedOn w:val="wypunktliczbyJOFFL"/>
     <w:link w:val="NumberedlistZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="00A64D59"/>
+    <w:rsid w:val="00C9426D"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumberedlistZnak">
     <w:name w:val="Numbered list Znak"/>
     <w:basedOn w:val="wypunktliczbyJOFFLZnak"/>
     <w:link w:val="Numberedlist"/>
-    <w:rsid w:val="00A64D59"/>
+    <w:rsid w:val="00C9426D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:iCs/>
-      <w:sz w:val="22"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullets">
     <w:name w:val="Bullets"/>
     <w:basedOn w:val="wypunktsymbolJOFFL"/>
     <w:link w:val="BulletsZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="003D457B"/>
+    <w:rsid w:val="00C9426D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BulletsZnak">
     <w:name w:val="Bullets Znak"/>
     <w:basedOn w:val="wypunktsymbolJOFFLZnak"/>
     <w:link w:val="Bullets"/>
-    <w:rsid w:val="003D457B"/>
+    <w:rsid w:val="00C9426D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:iCs/>
-      <w:sz w:val="22"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figureno">
     <w:name w:val="Figure no"/>
-    <w:basedOn w:val="RysWykrestytuJOFFL"/>
+    <w:basedOn w:val="Normalny"/>
     <w:link w:val="FigurenoZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="005C5D5C"/>
+    <w:rsid w:val="00C9426D"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-      <w:jc w:val="left"/>
+      <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurenoZnak">
     <w:name w:val="Figure no Znak"/>
-    <w:basedOn w:val="RysWykrestytuJOFFLZnak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Figureno"/>
-    <w:rsid w:val="005C5D5C"/>
+    <w:rsid w:val="00C9426D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figuretitle">
     <w:name w:val="Figure title"/>
-    <w:basedOn w:val="FutureTekstpodstawowy"/>
+    <w:basedOn w:val="Normalny"/>
     <w:link w:val="FiguretitleZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="00180B68"/>
+    <w:rsid w:val="00C9426D"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
-      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FiguretitleZnak">
     <w:name w:val="Figure title Znak"/>
-    <w:basedOn w:val="FutureTekstpodstawowyZnak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Figuretitle"/>
-    <w:rsid w:val="00180B68"/>
+    <w:rsid w:val="00C9426D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableno">
     <w:name w:val="Table no"/>
-    <w:basedOn w:val="RysWykrestytuJOFFL"/>
+    <w:basedOn w:val="Figureno"/>
     <w:link w:val="TablenoZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="00196EDC"/>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00C9426D"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TablenoZnak">
     <w:name w:val="Table no Znak"/>
-    <w:basedOn w:val="RysWykrestytuJOFFLZnak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tableno"/>
-    <w:rsid w:val="00196EDC"/>
+    <w:rsid w:val="00C9426D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletitle">
     <w:name w:val="Table title"/>
-    <w:basedOn w:val="RysWykrestytuJOFFL"/>
+    <w:basedOn w:val="Figuretitle"/>
     <w:link w:val="TabletitleZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="00196EDC"/>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00C9426D"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabletitleZnak">
     <w:name w:val="Table title Znak"/>
-    <w:basedOn w:val="RysWykrestytuJOFFLZnak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tabletitle"/>
-    <w:rsid w:val="00196EDC"/>
+    <w:rsid w:val="00C9426D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
     <w:name w:val="Table_text"/>
-    <w:basedOn w:val="TabgwkaJOFFL"/>
+    <w:basedOn w:val="Normalny"/>
     <w:link w:val="TabletextZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="005C5D5C"/>
-[...13 lines deleted...]
-      <w:b w:val="0"/>
+    <w:rsid w:val="00E74125"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1stlevel">
-[...3 lines deleted...]
-    <w:rsid w:val="00A62F43"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabletextZnak">
+    <w:name w:val="Table_text Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tabletext"/>
+    <w:rsid w:val="00E74125"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1JOFFL">
+    <w:name w:val="Heading 1 JOFFL"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Heading1JOFFLZnak"/>
+    <w:qFormat/>
+    <w:rsid w:val="003C0B80"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="auto"/>
-      <w:jc w:val="center"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:eastAsia="Cambria"/>
       <w:b/>
       <w:bCs/>
-      <w:caps w:val="0"/>
-      <w:sz w:val="22"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1JOFFLZnak">
+    <w:name w:val="Heading 1 JOFFL Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Heading1JOFFL"/>
+    <w:rsid w:val="003C0B80"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek5Znak">
     <w:name w:val="Nagłówek 5 Znak"/>
     <w:aliases w:val="Heading 5 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F16FF9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek6Znak">
     <w:name w:val="Nagłówek 6 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00F6182B"/>
     <w:rPr>
       <w:rFonts w:cs="Calibri"/>
       <w:b/>
@@ -15336,87 +16357,136 @@
     <w:link w:val="H4Znak0"/>
     <w:rsid w:val="00882C95"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="H4Znak">
     <w:name w:val="H4 Znak"/>
     <w:basedOn w:val="Nagwek4Znak"/>
     <w:link w:val="H4"/>
     <w:rsid w:val="00D71FDB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:i w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferencesJOFFL">
     <w:name w:val="References_JOFFL"/>
     <w:basedOn w:val="References"/>
     <w:link w:val="ReferencesJOFFLZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="00242C76"/>
+    <w:rsid w:val="00D81EFE"/>
     <w:pPr>
-      <w:ind w:left="720" w:hanging="720"/>
+      <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="H4Znak0">
     <w:name w:val="H4_ Znak"/>
-    <w:basedOn w:val="Heading4thlevelZnak"/>
+    <w:basedOn w:val="Heading4JOFFLZnak"/>
     <w:link w:val="H40"/>
     <w:rsid w:val="00882C95"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ReferencesJOFFLZnak">
     <w:name w:val="References_JOFFL Znak"/>
     <w:basedOn w:val="ReferencesZnak"/>
     <w:link w:val="ReferencesJOFFL"/>
-    <w:rsid w:val="00242C76"/>
+    <w:rsid w:val="00D81EFE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:iCs/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wypunktowanie">
+    <w:name w:val="wypunktowanie"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="wypunktowanieZnak0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E74125"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="33"/>
+      </w:numPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en-US"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="wypunktowanieZnak0">
+    <w:name w:val="wypunktowanie Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="wypunktowanie"/>
+    <w:rsid w:val="00E74125"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00844CA9"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="279385603">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="335424918">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15884,55 +16954,51 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1975017500">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18778/2391-6478.X.XX.XX" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/XXXX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/XXXX" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/xxxxxxxxx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/xxxxxxxxx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mozgieduacja.pl/jak-sie-uczyc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicationethics.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="pl-PL"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
@@ -16131,52 +17197,52 @@
                   <c:v>0.66500000000000004</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0.71700000000000008</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-B343-4BA3-B66F-E12EA615936D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="410935640"/>
-        <c:axId val="410729944"/>
+        <c:axId val="235058176"/>
+        <c:axId val="163880960"/>
         <c:extLst>
           <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
             <c15:filteredLineSeries>
               <c15:ser>
                 <c:idx val="0"/>
                 <c:order val="0"/>
                 <c:tx>
                   <c:strRef>
                     <c:extLst>
                       <c:ext uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
                           <c15:sqref>Arkusz1!$I$2</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:strCache>
                       <c:ptCount val="1"/>
                       <c:pt idx="0">
                         <c:v>Rok analizy </c:v>
                       </c:pt>
                     </c:strCache>
                   </c:strRef>
                 </c:tx>
                 <c:spPr>
                   <a:ln w="28575" cap="rnd">
@@ -16523,96 +17589,96 @@
                   <c:v>2.7820710973724908E-2</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>7.8195488721804582E-2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-B343-4BA3-B66F-E12EA615936D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="410892056"/>
-        <c:axId val="410729160"/>
+        <c:axId val="235059200"/>
+        <c:axId val="163881536"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="410935640"/>
+        <c:axId val="235058176"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="3540000"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="pl-PL"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="410729944"/>
+        <c:crossAx val="163880960"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="410729944"/>
+        <c:axId val="163880960"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="0.30000000000000004"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr rot="-5400000" vert="horz"/>
               <a:lstStyle/>
@@ -16643,56 +17709,56 @@
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:title>
         <c:numFmt formatCode="0%" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="pl-PL"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="410935640"/>
+        <c:crossAx val="235058176"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:valAx>
-        <c:axId val="410729160"/>
+        <c:axId val="163881536"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="r"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr rot="-5400000" vert="horz"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr b="0"/>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="pl-PL" b="0"/>
                   <a:t>Indeks łańcuchowy</a:t>
                 </a:r>
               </a:p>
             </c:rich>
           </c:tx>
           <c:overlay val="0"/>
           <c:spPr>
             <a:noFill/>
             <a:ln>
@@ -16700,66 +17766,66 @@
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:title>
         <c:numFmt formatCode="0%" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="pl-PL"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="410892056"/>
+        <c:crossAx val="235059200"/>
         <c:crosses val="max"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:catAx>
-        <c:axId val="410892056"/>
+        <c:axId val="235059200"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
-        <c:crossAx val="410729160"/>
+        <c:crossAx val="163881536"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.14385707735581205"/>
           <c:y val="0.85614898466639033"/>
           <c:w val="0.70668674114503882"/>
           <c:h val="0.1043773311230833"/>
         </c:manualLayout>
@@ -17341,82 +18407,81 @@
             </a:schemeClr>
           </a:gs>
           <a:gs pos="100000">
             <a:schemeClr val="phClr">
               <a:shade val="63000"/>
               <a:satMod val="120000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:lin ang="5400000" scaled="0"/>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD79FFF0-F821-47FD-A043-7426212A2D07}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02D6A769-A7AB-4604-89ED-AB1EB7C4B027}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4003</Characters>
+  <Pages>8</Pages>
+  <Words>1369</Words>
+  <Characters>8217</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>...........</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>U.Ł.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4661</CharactersWithSpaces>
+  <CharactersWithSpaces>9567</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>...........</dc:title>
   <dc:subject>Finanse i Prawo Finansowe, Journal of Finance and Financial Law, x(xx)/202x, https://doi.org/10.18778/2391-6478.x.xx.xx</dc:subject>
   <dc:creator>XY</dc:creator>
   <cp:keywords>key words</cp:keywords>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>