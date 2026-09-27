--- v1 (2026-08-11)
+++ v2 (2026-09-27)
@@ -1,55 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="515A2FDC" w14:textId="1C69AC30" w:rsidR="009E6783" w:rsidRPr="009E6783" w:rsidRDefault="00040229" w:rsidP="00040229">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -264,183 +259,286 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="007164F4" w:rsidRPr="00040229">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Corresponding Author</w:t>
       </w:r>
       <w:r w:rsidR="002B308B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BEAEE6E" w14:textId="4D8DE44D" w:rsidR="009E6783" w:rsidRPr="00040229" w:rsidRDefault="0004059A" w:rsidP="00040229">
+    <w:p w14:paraId="0BEAEE6E" w14:textId="4704F8A9" w:rsidR="009E6783" w:rsidRPr="00040229" w:rsidRDefault="0004059A" w:rsidP="00040229">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00040229">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Academic degree of Author 1, Affiliation</w:t>
       </w:r>
       <w:r w:rsidR="009E6783" w:rsidRPr="00040229">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>, e-mail:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00040229">
+        <w:t>, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009E6783" w:rsidRPr="00040229">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>e-mail:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040229">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>…</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="6184AE8F" w14:textId="0FC24D27" w:rsidR="007164F4" w:rsidRDefault="007164F4" w:rsidP="009E03E2">
+    <w:p w14:paraId="6184AE8F" w14:textId="24C43AF8" w:rsidR="007164F4" w:rsidRDefault="005C48CB" w:rsidP="009E03E2">
       <w:pPr>
         <w:keepNext/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00192434">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="135B73B0" wp14:editId="6B2189F6">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1242060</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>7620</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="180975" cy="180975"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1524958366" name="Obraz 3" descr="ikona ORCID"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Obraz 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="180975" cy="180975"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="007164F4" w:rsidRPr="00192434">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Author </w:t>
       </w:r>
       <w:r w:rsidR="00C5318E" w:rsidRPr="00192434">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00192434">
+      <w:r w:rsidR="007164F4" w:rsidRPr="00192434">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Name(s)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005C48CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007164F4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00040229">
+        <w:r w:rsidR="007164F4" w:rsidRPr="00040229">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:bCs/>
             <w:iCs/>
             <w:spacing w:val="-14"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://orcid.org/xxxxxxxxx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="029CDF63" w14:textId="6006558B" w:rsidR="007164F4" w:rsidRPr="00040229" w:rsidRDefault="007164F4" w:rsidP="00D731E6">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00040229">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Academic degree of Author 1, Affiliation, e-mail:…</w:t>
-      </w:r>
+        <w:t>Academic degree of Author 1, Affiliation, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00040229">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e-mail:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="4EC9ADD4" w14:textId="7551C4C6" w:rsidR="009E6783" w:rsidRPr="002B308B" w:rsidRDefault="009E6783" w:rsidP="00153FF9">
+    <w:p w14:paraId="4EC9ADD4" w14:textId="770D51B8" w:rsidR="009E6783" w:rsidRPr="002B308B" w:rsidRDefault="009E6783" w:rsidP="00153FF9">
       <w:pPr>
         <w:pStyle w:val="PaperTitle"/>
         <w:spacing w:before="600" w:after="360"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E82B73">
         <w:rPr>
           <w:sz w:val="40"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D42E2BE" wp14:editId="035841A5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-39370</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>94615</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5612130" cy="0"/>
                 <wp:effectExtent l="0" t="19050" r="7620" b="19050"/>
@@ -462,65 +560,86 @@
                         <a:noFill/>
                         <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4F81BD">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:line w14:anchorId="799E0905" id="Łącznik prosty 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page" from="-3.1pt,7.45pt" to="438.8pt,7.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyv1YLuQEAAGgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySFLiVquhJblRcu&#10;Ky18wNR2Eku+yWOa9u8ZO213gTfEizMXz/GZM5PN/ckadlQRtXcdbxY1Z8oJL7UbOv7j+/7NmjNM&#10;4CQY71THzwr5/fb1q80UWrX0ozdSRUYgDtspdHxMKbRVhWJUFnDhg3KU7H20kMiNQyUjTIRuTbWs&#10;67tq8lGG6IVCpOhuTvJtwe97JdK3vkeVmOk4cUvljOU85LPabqAdIoRRiwsN+AcWFrSjR29QO0jA&#10;fkb9F5TVInr0fVoIbyvf91qo0gN109R/dPM0QlClFxIHw00m/H+w4uvxwT1GkmEK2GJ4jLmLUx9t&#10;/hI/dipinW9iqVNigoKru2bZvCVNxTVXPReGiOmT8pZlo+NGu9wHtHD8jIkeo6vXKzns/F4bU2Zh&#10;HJs6vlyv3q8IGmglegOJTBtkx9ENnIEZaNdEigUSvdEyl2cgjMPhwUR2BJr3u/26+bibL40g1Rz9&#10;sKrry9wR0hcv53BTX+PE7QJTeP6Gn0nvAMe5pqTyClGJcfl9VVbu0uOzotk6eHkuQlfZo3GWssvq&#10;5X156ZP98gfZ/gIAAP//AwBQSwMEFAAGAAgAAAAhADtQqWveAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FuwjAQRO+V+g/WVuoNHBAKNI2DqkhcaC+kSBU3Ey9JRLxOYwPJ33erHspxZ0azb9L1&#10;YFtxxd43jhTMphEIpNKZhioF+8/NZAXCB01Gt45QwYge1tnjQ6oT4260w2sRKsEl5BOtoA6hS6T0&#10;ZY1W+6nrkNg7ud7qwGdfSdPrG5fbVs6jKJZWN8Qfat1hXmN5Li5Wwcd42O7zsF18fR/G92jY5P60&#10;K5R6fhreXkEEHMJ/GH7xGR0yZjq6CxkvWgWTeM5J1hcvINhfLZcxiOOfILNU3g/IfgAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAyv1YLuQEAAGgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA7UKlr3gAAAAgBAAAPAAAAAAAAAAAAAAAAABMEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="#4a7ebb" strokeweight="2.25pt">
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="000A10F7" w:rsidRPr="002B308B">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>paper title</w:t>
+      </w:r>
+      <w:r w:rsidR="003562E4">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="003562E4" w:rsidRPr="003562E4">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>up to 15 words</w:t>
+      </w:r>
+      <w:r w:rsidR="003562E4">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A1E7CE0" w14:textId="77777777" w:rsidR="009E6783" w:rsidRPr="009E6783" w:rsidRDefault="009E6783" w:rsidP="00153FF9">
       <w:pPr>
         <w:pStyle w:val="AbstractarticletitleinEng"/>
       </w:pPr>
       <w:r w:rsidRPr="00153FF9">
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EA97590" w14:textId="5EE79E55" w:rsidR="009E6783" w:rsidRPr="00153FF9" w:rsidRDefault="009E6783" w:rsidP="00153FF9">
       <w:pPr>
         <w:pStyle w:val="AbstracttextJOFFL"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153FF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>The purpose of the article</w:t>
       </w:r>
@@ -773,52 +892,62 @@
                               </w:rPr>
                               <w:t>s/assure</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C47DE2">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="16"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> of no violations of publication ethics and take</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="16"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>s/take</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C47DE2">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="16"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> full responsibility for the content of the publicatio</w:t>
+                              <w:t xml:space="preserve"> full responsibility for the content of the </w:t>
                             </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00C47DE2">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>publicatio</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidR="009E6783" w:rsidRPr="004F5725">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
@@ -930,52 +1059,62 @@
                         </w:rPr>
                         <w:t>s/assure</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C47DE2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> of no violations of publication ethics and take</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>s/take</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C47DE2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> full responsibility for the content of the publicatio</w:t>
+                        <w:t xml:space="preserve"> full responsibility for the content of the </w:t>
                       </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00C47DE2">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="16"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>publicatio</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidR="009E6783" w:rsidRPr="004F5725">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F93FA1" w:rsidRPr="009E6783">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
@@ -1123,100 +1262,128 @@
                                   <w:lang w:val="en-GB"/>
                                 </w:rPr>
                                 <w:t>).</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="71495757" w14:textId="1F823156" w:rsidR="009E6783" w:rsidRDefault="009E6783" w:rsidP="007F4CA2">
                               <w:pPr>
                                 <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                   <w:lang w:val="en-GB"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:spacing w:val="-4"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                   <w:lang w:val="en-GB"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Received: </w:t>
                               </w:r>
+                              <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidR="00F93FA1" w:rsidRPr="00F93FA1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:spacing w:val="-4"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
-                                <w:t>xx.xx.xxxx</w:t>
+                                <w:t>xx.</w:t>
                               </w:r>
+                              <w:proofErr w:type="gramStart"/>
+                              <w:r w:rsidR="00F93FA1" w:rsidRPr="00F93FA1">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t>xx.xxxx</w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellEnd"/>
+                              <w:proofErr w:type="gramEnd"/>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:spacing w:val="-4"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                   <w:lang w:val="en-GB"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">. </w:t>
                               </w:r>
                               <w:r w:rsidR="00F93FA1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:spacing w:val="-4"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                   <w:lang w:val="en-GB"/>
                                 </w:rPr>
                                 <w:tab/>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:spacing w:val="-4"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                   <w:lang w:val="en-GB"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Accepted: </w:t>
                               </w:r>
+                              <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidR="00F93FA1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:spacing w:val="-4"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
-                                <w:t>xx.xx.xxxx</w:t>
+                                <w:t>xx.</w:t>
                               </w:r>
+                              <w:proofErr w:type="gramStart"/>
+                              <w:r w:rsidR="00F93FA1">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t>xx.xxxx</w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellEnd"/>
+                              <w:proofErr w:type="gramEnd"/>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:spacing w:val="-4"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                   <w:lang w:val="en-GB"/>
                                 </w:rPr>
                                 <w:t>.</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="9" name="Line 23"/>
                         <wps:cNvCnPr>
                           <a:cxnSpLocks noChangeShapeType="1"/>
                         </wps:cNvCnPr>
@@ -1332,100 +1499,128 @@
                             <w:lang w:val="en-GB"/>
                           </w:rPr>
                           <w:t>).</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="71495757" w14:textId="1F823156" w:rsidR="009E6783" w:rsidRDefault="009E6783" w:rsidP="007F4CA2">
                         <w:pPr>
                           <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                             <w:lang w:val="en-GB"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:spacing w:val="-4"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                             <w:lang w:val="en-GB"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Received: </w:t>
                         </w:r>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidR="00F93FA1" w:rsidRPr="00F93FA1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:spacing w:val="-4"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                             <w:lang w:val="en-US"/>
                           </w:rPr>
-                          <w:t>xx.xx.xxxx</w:t>
+                          <w:t>xx.</w:t>
                         </w:r>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r w:rsidR="00F93FA1" w:rsidRPr="00F93FA1">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t>xx.xxxx</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:proofErr w:type="gramEnd"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:spacing w:val="-4"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                             <w:lang w:val="en-GB"/>
                           </w:rPr>
                           <w:t xml:space="preserve">. </w:t>
                         </w:r>
                         <w:r w:rsidR="00F93FA1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:spacing w:val="-4"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                             <w:lang w:val="en-GB"/>
                           </w:rPr>
                           <w:tab/>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:spacing w:val="-4"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                             <w:lang w:val="en-GB"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Accepted: </w:t>
                         </w:r>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidR="00F93FA1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:spacing w:val="-4"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                             <w:lang w:val="en-US"/>
                           </w:rPr>
-                          <w:t>xx.xx.xxxx</w:t>
+                          <w:t>xx.</w:t>
                         </w:r>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r w:rsidR="00F93FA1">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t>xx.xxxx</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:proofErr w:type="gramEnd"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:spacing w:val="-4"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                             <w:lang w:val="en-GB"/>
                           </w:rPr>
                           <w:t>.</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:line id="Line 23" o:spid="_x0000_s1031" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,6361" to="46501,6361" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAqkYDJxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeIXeulk9+GdrFBGUHhTRtrTHR/K6u7h5WTdRVz+9EQSPw8z8hhlPW1uJEzW+dKygm6Qg&#10;iLUzJecKvr8W70MQPiAbrByTggt5mE46L2PMjDvzlk67kIsIYZ+hgiKEOpPS64Is+sTVxNH7d43F&#10;EGWTS9PgOcJtJXtp2pcWS44LBdY0L0jvd0erYOX/DjNN+ro5luvf0bL/Uw32XaXeXtvZB4hAbXiG&#10;H+1Po2AE9yvxBsjJDQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACqRgMnEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="#89b137" strokeweight="1.5pt"/>
                 <w10:wrap anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009E6783" w:rsidRPr="009E6783">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
@@ -1447,486 +1642,733 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="009E6783" w:rsidRPr="009E6783">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E6783" w:rsidRPr="009E6783">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:caps/>
           <w:sz w:val="14"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DFF1940" w14:textId="25C24B03" w:rsidR="004D607D" w:rsidRDefault="004D607D" w:rsidP="00CE2D96">
+    <w:p w14:paraId="71C5D49E" w14:textId="1BD8D0B1" w:rsidR="005C48CB" w:rsidRPr="008751C5" w:rsidRDefault="008751C5" w:rsidP="005C48CB">
       <w:pPr>
         <w:pStyle w:val="MaintextJOFFL"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
+      <w:r w:rsidRPr="008751C5">
+        <w:lastRenderedPageBreak/>
+        <w:t>Start by introducing the research problem and its importance</w:t>
+      </w:r>
+      <w:r w:rsidR="005C48CB" w:rsidRPr="00E53682">
+        <w:t xml:space="preserve">. Include research questions or hypotheses. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008751C5">
+        <w:t xml:space="preserve">The article should be clearly divided into </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084150B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>main parts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008751C5">
+        <w:t>: Introduction, Method, Results, Discussion. Then a bibliography and appendices – each from a new page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFF1940" w14:textId="2C5A3610" w:rsidR="004D607D" w:rsidRDefault="004D607D" w:rsidP="005C48CB">
+      <w:pPr>
+        <w:pStyle w:val="MaintextJOFFL"/>
+      </w:pPr>
       <w:r w:rsidRPr="004D607D">
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The first section of an article should not have a title such as </w:t>
+        <w:t xml:space="preserve">The first section of an article </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084150B">
+        <w:t>should not have a title such as “Introduction,” “Introductory Remarks,” etc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D607D">
+        <w:t xml:space="preserve"> APA style assumes that such a heading is unnecessary, as every article contains an introduction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F39788" w14:textId="2D54437D" w:rsidR="005C48CB" w:rsidRPr="00345C12" w:rsidRDefault="005C48CB" w:rsidP="00D853C9">
+      <w:pPr>
+        <w:pStyle w:val="MaintextJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C48CB">
+        <w:t>Do not mark subheadings with numbers or letters</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00345C12">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00345C12" w:rsidRPr="00345C12">
+        <w:t>The use of only one subheading of a given kind within a given section should be avoided. It is better to use at least two subheadings of a given kind inside a section, or not to use any.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F6D0AB" w14:textId="50CB427B" w:rsidR="005C48CB" w:rsidRPr="005C48CB" w:rsidRDefault="005C48CB" w:rsidP="00D853C9">
+      <w:pPr>
+        <w:pStyle w:val="MaintextJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C48CB">
+        <w:t>Do not insert blank lines (</w:t>
       </w:r>
       <w:r>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D607D">
-        <w:t>Introduction,</w:t>
+      <w:r w:rsidRPr="005C48CB">
+        <w:t>enters</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D607D">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> etc. APA style assumes that such a heading is unnecessary, as every article contains an introduction or an introduction.</w:t>
+      <w:r w:rsidRPr="005C48CB">
+        <w:t>) before or after the middle heading, even if the subtitle is in the last line on the page and the section content begins on the next page.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4636D298" w14:textId="6782BFA5" w:rsidR="00C151F6" w:rsidRPr="00E53682" w:rsidRDefault="00D71FDB" w:rsidP="00CE2D96">
+    <w:p w14:paraId="05E0605B" w14:textId="14ADCBBC" w:rsidR="006A63F3" w:rsidRPr="00E53682" w:rsidRDefault="00C151F6" w:rsidP="00CE2D96">
       <w:pPr>
         <w:pStyle w:val="MaintextJOFFL"/>
       </w:pPr>
+      <w:r w:rsidRPr="00D238FE">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Style</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E53682">
-        <w:t>Introduce the research problem and its importance. Include research questions or hypotheses</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">: Main </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E53682">
-        <w:t xml:space="preserve">Style: Main text_JOFFL. Text begins on a new line (first line unindented, subsequent indent line 1 cm/ 0,5 in.). Text should be written in a font Times New Roman </w:t>
+        <w:t>text_JOFFL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E53682">
+        <w:t xml:space="preserve">. Text begins on a new line (first line unindented, subsequent indent line 1 cm/ 0,5 in.). Text should be written in a font Times New Roman </w:t>
       </w:r>
       <w:r w:rsidR="004D607D">
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53682">
         <w:t xml:space="preserve"> pt. 1.5 line spaced.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1262588F" w14:textId="6AA3005C" w:rsidR="00453D52" w:rsidRPr="003C0B80" w:rsidRDefault="00453D52" w:rsidP="00540984">
+    <w:p w14:paraId="1262588F" w14:textId="50AE4D4B" w:rsidR="00453D52" w:rsidRPr="003C0B80" w:rsidRDefault="00453D52" w:rsidP="009B1152">
       <w:pPr>
         <w:pStyle w:val="Heading1JOFFL"/>
       </w:pPr>
       <w:r w:rsidRPr="003C0B80">
         <w:t xml:space="preserve">Heading </w:t>
       </w:r>
       <w:r w:rsidR="00540984">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0B80">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC2614" w:rsidRPr="003C0B80">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0B80">
         <w:t xml:space="preserve"> Used for main sections such as Methods</w:t>
       </w:r>
       <w:r w:rsidR="005C5D5C" w:rsidRPr="003C0B80">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0B80">
-        <w:t xml:space="preserve"> Results</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1152">
+        <w:t>Results</w:t>
       </w:r>
       <w:r w:rsidR="005C5D5C" w:rsidRPr="003C0B80">
         <w:t>, Discussion</w:t>
       </w:r>
       <w:r w:rsidR="007C404C" w:rsidRPr="003C0B80">
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidR="001922D1" w:rsidRPr="003C0B80">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C5D5C" w:rsidRPr="003C0B80">
         <w:t>Conclusion</w:t>
       </w:r>
       <w:r w:rsidR="001922D1" w:rsidRPr="003C0B80">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="007C404C" w:rsidRPr="003C0B80">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="001922D1" w:rsidRPr="003C0B80">
         <w:t>Summary</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0B80">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00FC2614" w:rsidRPr="003C0B80">
-        <w:t>Left-aligned</w:t>
+      <w:r w:rsidR="009B1152">
+        <w:t>Centered</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0B80">
-        <w:t xml:space="preserve">, Bold, Title Case) </w:t>
+        <w:t>, Bold, Title Case</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1152">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="003C0B80">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502E1181" w14:textId="34C9C0B9" w:rsidR="00453D52" w:rsidRPr="00E53682" w:rsidRDefault="00B25B90" w:rsidP="00CE2D96">
       <w:pPr>
         <w:pStyle w:val="MaintextJOFFL"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Style: Main text_JOFFL</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Style: Main </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text_JOFFL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00453D52" w:rsidRPr="00E53682">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
+        <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="00453D52" w:rsidRPr="00E53682">
         <w:t>. Text begins on a new line (</w:t>
       </w:r>
       <w:r w:rsidR="00C50F11" w:rsidRPr="00E53682">
         <w:t xml:space="preserve">first line unindented, subsequent </w:t>
       </w:r>
       <w:r w:rsidR="00453D52" w:rsidRPr="00E53682">
         <w:t>indent line 1</w:t>
       </w:r>
       <w:r w:rsidR="00D81EFE" w:rsidRPr="00E53682">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00453D52" w:rsidRPr="00E53682">
         <w:t xml:space="preserve">cm/ 0,5 in.). Text should be written in a font Times New Roman </w:t>
       </w:r>
       <w:r w:rsidR="00E53682" w:rsidRPr="00E53682">
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00453D52" w:rsidRPr="00E53682">
         <w:t xml:space="preserve"> pt. 1.5 line spaced.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAD4BD7" w14:textId="79D708AA" w:rsidR="001A2615" w:rsidRPr="00E53682" w:rsidRDefault="00882C95" w:rsidP="00E53682">
+    <w:p w14:paraId="1BAD4BD7" w14:textId="10251CA3" w:rsidR="001A2615" w:rsidRPr="00F5527D" w:rsidRDefault="00882C95" w:rsidP="00FB11EE">
       <w:pPr>
         <w:pStyle w:val="Heading2JOFFL"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E53682">
+      <w:r w:rsidRPr="00F5527D">
         <w:t xml:space="preserve">Heading </w:t>
       </w:r>
-      <w:r w:rsidR="00540984" w:rsidRPr="00E53682">
+      <w:r w:rsidR="00540984" w:rsidRPr="00F5527D">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E53682">
-        <w:t xml:space="preserve"> (Left-aligned, Bold, Italics, Title Case)</w:t>
+      <w:r w:rsidRPr="00F5527D">
+        <w:t xml:space="preserve"> (Left-aligned, Bold, Title Case)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49850B17" w14:textId="6F9F173B" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="00B25B90" w:rsidP="00CE2D96">
       <w:pPr>
         <w:pStyle w:val="MaintextJOFFL"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Style: Main text_JOFFL</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Style: Main </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text_JOFFL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005B59C7" w:rsidRPr="00E53682">
         <w:t>. Text begins on a new line (</w:t>
       </w:r>
       <w:r w:rsidR="00C50F11" w:rsidRPr="00E53682">
         <w:t xml:space="preserve">first line unindented, subsequent </w:t>
       </w:r>
       <w:r w:rsidR="005B59C7" w:rsidRPr="00E53682">
         <w:t>indent line 1</w:t>
       </w:r>
       <w:r w:rsidR="00D81EFE" w:rsidRPr="00E53682">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B59C7" w:rsidRPr="00E53682">
         <w:t xml:space="preserve">cm/ 0,5 in.). Text should be written in a font Times New Roman </w:t>
       </w:r>
       <w:r w:rsidR="00E53682">
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="005B59C7" w:rsidRPr="00E53682">
         <w:t xml:space="preserve"> pt. 1.5 line spaced.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38828737" w14:textId="04ACF6DA" w:rsidR="00B25B90" w:rsidRPr="00E53682" w:rsidRDefault="00B25B90" w:rsidP="00540984">
+    <w:p w14:paraId="6E77F4BD" w14:textId="03FA4DB6" w:rsidR="002074DA" w:rsidRPr="00F5527D" w:rsidRDefault="00B25B90" w:rsidP="00FB11EE">
       <w:pPr>
         <w:pStyle w:val="Heading3JOFFL"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00540984">
+      </w:pPr>
+      <w:r w:rsidRPr="00F5527D">
         <w:rPr>
           <w:rStyle w:val="Nagwek5Znak"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009E6783">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heading </w:t>
+      </w:r>
+      <w:r w:rsidR="00540984" w:rsidRPr="00F5527D">
         <w:rPr>
           <w:rStyle w:val="Nagwek5Znak"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00540984">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5527D">
         <w:rPr>
           <w:rStyle w:val="Nagwek5Znak"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009E6783">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. (</w:t>
+      </w:r>
+      <w:r w:rsidR="002074DA" w:rsidRPr="00F5527D">
         <w:rPr>
           <w:rStyle w:val="Nagwek5Znak"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009E6783">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Left-aligned</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5527D">
+        <w:rPr>
+          <w:rStyle w:val="Nagwek5Znak"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Bold, </w:t>
+      </w:r>
+      <w:r w:rsidR="002074DA" w:rsidRPr="00F5527D">
+        <w:rPr>
+          <w:rStyle w:val="Nagwek5Znak"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Italic, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5527D">
+        <w:rPr>
+          <w:rStyle w:val="Nagwek5Znak"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Title Case)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAAB925" w14:textId="77777777" w:rsidR="00AC7F42" w:rsidRDefault="00AC7F42" w:rsidP="00AC7F42">
+      <w:pPr>
+        <w:pStyle w:val="MaintextJOFFL"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Style: Main </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text_JOFFL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E53682">
+        <w:t xml:space="preserve">. Text begins on a new line (first line unindented, subsequent indent line 1 cm/ 0,5 in.). Text should be written in a font Times New Roman </w:t>
+      </w:r>
+      <w:r>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:t xml:space="preserve"> pt. 1.5 line spaced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF0FD92" w14:textId="458D6B27" w:rsidR="002131E0" w:rsidRDefault="002131E0" w:rsidP="00651BB4">
+      <w:pPr>
+        <w:pStyle w:val="MaintextJOFFL"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB11EE">
+        <w:rPr>
+          <w:rStyle w:val="Heading4JOFFLZnak"/>
+        </w:rPr>
+        <w:t>Heading 4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002131E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3C03" w:rsidRPr="000E3C03">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Left-aligned</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002131E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002131E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">old, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Title Case</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002131E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002131E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002131E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a period)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002131E0">
+        <w:t xml:space="preserve"> The text begins on the same line and together with the subtitle is one paragraph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490D9BAC" w14:textId="0B14C4C1" w:rsidR="00942B8C" w:rsidRPr="002131E0" w:rsidRDefault="00942B8C" w:rsidP="0084150B">
+      <w:pPr>
+        <w:pStyle w:val="MaintextJOFFL"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0031781B">
+        <w:rPr>
+          <w:rStyle w:val="Heading5JOFFLZnak"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heading </w:t>
+      </w:r>
+      <w:r w:rsidR="0031781B" w:rsidRPr="0031781B">
+        <w:rPr>
+          <w:rStyle w:val="Heading5JOFFLZnak"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031781B">
+        <w:rPr>
+          <w:rStyle w:val="Heading5JOFFLZnak"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3C03">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF7A4E">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> unindented.</w:t>
+      <w:r w:rsidRPr="000E3C03">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3C03" w:rsidRPr="000E3C03">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Left-aligned</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3C03">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Bold, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3C03">
+        <w:rPr>
+          <w:rStyle w:val="Nagwek5Znak"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Italic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3C03">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Title Case, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E3C03">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ending</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E3C03">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a period)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002131E0">
+        <w:t xml:space="preserve"> The text begins on the same line and together with the subtitle is one paragraph.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77126850" w14:textId="76CDFD3A" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00CE2D96">
       <w:pPr>
         <w:pStyle w:val="MaintextJOFFL"/>
       </w:pPr>
+      <w:r w:rsidRPr="00705735">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bulleted list</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E53682">
-        <w:t>Bulleted list can be used to organize information. To organize information listed in a</w:t>
+        <w:t xml:space="preserve"> can be used to organize information. To organize information listed in a</w:t>
       </w:r>
       <w:r w:rsidR="00D81EFE" w:rsidRPr="00E53682">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E53682">
         <w:t>single sentence or paragraph, create a list with items marked using consecutive letters of the alphabet enclosed in parentheses: (a) list item, (b) list item, and (c) list item.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1838AEA4" w14:textId="2177B95E" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00CE2D96">
+    <w:p w14:paraId="1838AEA4" w14:textId="75F990AB" w:rsidR="005B59C7" w:rsidRPr="0033034A" w:rsidRDefault="005B59C7" w:rsidP="00CE2D96">
       <w:pPr>
         <w:pStyle w:val="MaintextJOFFL"/>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
         <w:t>A numbered list is used to organize full sentences or paragraphs. If the content being organized is not in full sentences, alphabetical markers should be used (if listing within a</w:t>
       </w:r>
       <w:r w:rsidR="00CE2D96">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E53682">
         <w:t>single paragraph) or bullet points (if listing in separate lines).</w:t>
       </w:r>
+      <w:r w:rsidR="0049775F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0033034A" w:rsidRPr="0033034A">
+        <w:t>The first word after the number should always be capitalized. If the ordered elements are questions, they should end with a question mark.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="51907A81" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
+    <w:p w14:paraId="51907A81" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="0026587A">
       <w:pPr>
         <w:pStyle w:val="Numberedlist"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">A numbered list in which the items are full </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026587A">
+        <w:t>sentences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB89828" w14:textId="3BEEAC98" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="0026587A">
+      <w:pPr>
+        <w:pStyle w:val="Numberedlist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
         <w:t>A numbered list in which the items are full sentences.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB89828" w14:textId="3BEEAC98" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
+    <w:p w14:paraId="4E600D79" w14:textId="772E1431" w:rsidR="00CF7A4E" w:rsidRPr="00E53682" w:rsidRDefault="00CF7A4E" w:rsidP="0026587A">
       <w:pPr>
         <w:pStyle w:val="Numberedlist"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>A numbered list in which the items are full sentences.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E600D79" w14:textId="772E1431" w:rsidR="00CF7A4E" w:rsidRPr="00E53682" w:rsidRDefault="00CF7A4E" w:rsidP="00C9426D">
+    <w:p w14:paraId="7AB20295" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="0026587A">
       <w:pPr>
         <w:pStyle w:val="Numberedlist"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
-        <w:rPr>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>A numbered list in which the items are full sentences.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A19F5FB" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00CE2D96">
       <w:pPr>
         <w:pStyle w:val="MaintextJOFFL"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
         <w:t>When the items being organized are not full sentences bullet points should be used:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FE6EBB" w14:textId="0B1427B5" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
+    <w:p w14:paraId="70FE6EBB" w14:textId="0B1427B5" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00130403">
       <w:pPr>
         <w:pStyle w:val="Bullets"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>bullet point,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F44123D" w14:textId="201C4B30" w:rsidR="001922D1" w:rsidRPr="00E53682" w:rsidRDefault="001922D1" w:rsidP="00C9426D">
+    <w:p w14:paraId="1F44123D" w14:textId="201C4B30" w:rsidR="001922D1" w:rsidRPr="00E53682" w:rsidRDefault="001922D1" w:rsidP="00130403">
       <w:pPr>
         <w:pStyle w:val="Bullets"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
-        <w:rPr>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>bullet point,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BEADFE3" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
+    <w:p w14:paraId="6BEADFE3" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00130403">
       <w:pPr>
         <w:pStyle w:val="Bullets"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>bullet point.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9BED4B" w14:textId="6178E0B7" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00CE2D96">
+    <w:p w14:paraId="2C9BED4B" w14:textId="237BE9E4" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00CE2D96">
       <w:pPr>
         <w:pStyle w:val="MaintextJOFFL"/>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
-        <w:t>Equations. Try to use the solidus (/) instead of a horizontal line for small fractional terms such as X/Y. In the case of more complex formulas place equations on their own line, centered in the document. If you refer to equations multiple times in your paper, number them sequentially. Place the equation number in parentheses,</w:t>
+        <w:t xml:space="preserve">Equations. Try to use the solidus (/) instead of a horizontal line for small fractional terms such as X/Y. In the case of more complex formulas place equations on their own line, centered in the document. If you refer to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E53682">
+        <w:t>equations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E53682">
+        <w:t xml:space="preserve"> multiple times in your paper, number them sequentially. Place the equation number in parentheses,</w:t>
       </w:r>
       <w:r w:rsidR="002E671C" w:rsidRPr="00E53682">
         <w:t xml:space="preserve"> aligned with the right margin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EB2A63" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="00000000" w:rsidP="00F16FF9">
       <w:pPr>
         <w:pStyle w:val="Equation"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
@@ -2023,3193 +2465,4068 @@
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <m:t>c</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <m:t>j</m:t>
                   </m:r>
                 </m:sub>
               </m:sSub>
             </m:den>
           </m:f>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="7CC6177D" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00CE2D96">
+    <w:p w14:paraId="7CC6177D" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRDefault="005B59C7" w:rsidP="00CE2D96">
       <w:pPr>
         <w:pStyle w:val="MaintextJOFFL"/>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
-        <w:t>where: X</w:t>
-      </w:r>
+        <w:t xml:space="preserve">where: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E53682">
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E53682">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
         </w:rPr>
-        <w:t>destymulant variable</w:t>
+        <w:t>destymulant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> variable</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53682">
         <w:t>; X</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53682">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
         </w:rPr>
         <w:t>variable brought in the form of stimulants</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53682">
-        <w:t>; c</w:t>
-      </w:r>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E53682">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E53682">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
         </w:rPr>
         <w:t>some positive constant</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53682">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37AF8D99" w14:textId="04B221DB" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
+    <w:p w14:paraId="0D50AFB2" w14:textId="77777777" w:rsidR="00CB18D3" w:rsidRDefault="00156A05" w:rsidP="00156A05">
+      <w:pPr>
+        <w:pStyle w:val="MaintextJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00156A05">
+        <w:t xml:space="preserve">Bibliographic citations should be used according to APA7 (see below, in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00156A05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>References section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00156A05">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00156A05">
+        <w:t xml:space="preserve">Short citations should be enclosed in single quotation marks within the sentence and accompanied by a bibliographic citation at the end of the sentence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AAE325" w14:textId="0B2FC1E9" w:rsidR="00156A05" w:rsidRPr="00CB18D3" w:rsidRDefault="00156A05" w:rsidP="00203520">
+      <w:pPr>
+        <w:pStyle w:val="CitationsJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB18D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Long citations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB18D3">
+        <w:t xml:space="preserve"> (over 40 words</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB18D3">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB18D3" w:rsidRPr="00CB18D3">
+        <w:t>Times New Roman 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB18D3">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB18D3" w:rsidRPr="00CB18D3">
+        <w:t xml:space="preserve"> pt. 1.5 line spaced</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB18D3">
+        <w:t xml:space="preserve">) should be separated from the main text without using quotation marks – on a new line and indented from the left margin relative to the rest of the text. Such citations should have the same spacing as the rest of the text. Do not insert blank lines before or after the citation. If the citation is not included </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB18D3">
+        <w:lastRenderedPageBreak/>
+        <w:t>in the introductory sentence, insert parentheses with the bibliographic citation at the end of the citation, after the last punctuation mark.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21192608" w14:textId="6CC08FBB" w:rsidR="00156A05" w:rsidRDefault="00156A05" w:rsidP="00156A05">
+      <w:pPr>
+        <w:pStyle w:val="MaintextJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00156A05">
+        <w:t xml:space="preserve">If the text refers to works by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00156A05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>different authors who have the same surname</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00156A05">
+        <w:t xml:space="preserve"> but different initials, the initials of these authors' names should be entered for each reference to the work in the text, even if it refers to a different year of publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424C3D75" w14:textId="55D6132F" w:rsidR="0049775F" w:rsidRDefault="0049775F" w:rsidP="00156A05">
+      <w:pPr>
+        <w:pStyle w:val="MaintextJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0049775F">
+        <w:t>Embed tables and figures within the text after they are first mentioned (or “called out”), or place each table and then each figure on separate pages after the references.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B26D1AF" w14:textId="77777777" w:rsidR="00A34CDB" w:rsidRPr="00A34CDB" w:rsidRDefault="00A34CDB" w:rsidP="00F409BF">
+      <w:pPr>
+        <w:pStyle w:val="MaintextJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A34CDB">
+        <w:t>Inside the drawing, you should use a legible, preferably sans-serif font (preferably Calibri). The font size should be between 8 and 14 points. The font in the title and annotation should be the same as in the entire work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AF8D99" w14:textId="04B221DB" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="001E3649">
       <w:pPr>
         <w:pStyle w:val="Figureno"/>
+        <w:spacing w:before="480"/>
         <w:rPr>
           <w:rStyle w:val="RysWykrestytuJOFFLZnak"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Figure</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:rStyle w:val="RysWykrestytuJOFFLZnak"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C5D5C" w:rsidRPr="00E53682">
         <w:rPr>
           <w:rStyle w:val="RysWykrestytuJOFFLZnak"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D7F03C" w14:textId="2923BA05" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
       <w:pPr>
         <w:pStyle w:val="Figuretitle"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Figure Title (Title case)</w:t>
       </w:r>
       <w:r w:rsidR="005C5D5C" w:rsidRPr="00E53682">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE74549" w14:textId="681D0D38" w:rsidR="005B59C7" w:rsidRPr="00C9426D" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
       <w:pPr>
         <w:pStyle w:val="Source"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DD4E157" wp14:editId="3CF2B720">
-            <wp:extent cx="5759450" cy="3086100"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DD4E157" wp14:editId="72F5694F">
+            <wp:extent cx="5585460" cy="2842260"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="13" name="Wykres 13" descr="Please, add an alternative text here"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId18"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r w:rsidRPr="003562E4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Source</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C9426D">
-        <w:t>Source: own research.</w:t>
+        <w:t>: own research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C3CE87" w14:textId="0E382686" w:rsidR="00CF7A4E" w:rsidRPr="009E6783" w:rsidRDefault="00CF7A4E" w:rsidP="00CE2D96">
       <w:pPr>
         <w:pStyle w:val="MaintextJOFFL"/>
       </w:pPr>
+      <w:r w:rsidRPr="00705735">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
       <w:r w:rsidRPr="009E6783">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Note:</w:t>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6783">
         <w:t xml:space="preserve"> In order to ensure accessibility for blind or visually impaired people, each figure should be briefly described using </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E6783">
+      <w:r w:rsidRPr="00705735">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>alternative text</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6783">
         <w:t>. If concise presentation of the data illustrated in a</w:t>
       </w:r>
       <w:r w:rsidR="00C9426D">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E6783">
         <w:t>graph is not possible, a trend description, for example, can be used.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BBD248" w14:textId="5BD664F8" w:rsidR="00CF7A4E" w:rsidRPr="00E53682" w:rsidRDefault="00CF7A4E" w:rsidP="00CE2D96">
       <w:pPr>
         <w:pStyle w:val="MaintextJOFFL"/>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">To add an alternative text, right-click on the figure or other object, and select </w:t>
       </w:r>
       <w:r w:rsidR="00661094" w:rsidRPr="00E53682">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53682">
         <w:t>Edit Alt Text</w:t>
       </w:r>
       <w:r w:rsidR="00661094" w:rsidRPr="00E53682">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53682">
         <w:t xml:space="preserve">. In the Alt Text pane, you can then enter a description of the object in the </w:t>
       </w:r>
       <w:r w:rsidR="00661094" w:rsidRPr="00E53682">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53682">
         <w:t>Description</w:t>
       </w:r>
       <w:r w:rsidR="00661094" w:rsidRPr="00E53682">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53682">
-        <w:t xml:space="preserve"> box. This description will be read by screen readers when the document is accessed by someone using assistive technology.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:lastRenderedPageBreak/>
+        <w:t>box. This description will be read by screen readers when the document is accessed by someone using assistive technology.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F59F1EA" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
       <w:pPr>
         <w:pStyle w:val="Tableno"/>
         <w:rPr>
           <w:rStyle w:val="TebelatytuJOFFLZnak"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:rStyle w:val="TebelatytuJOFFLZnak"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A2632B" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
+    <w:p w14:paraId="28A2632B" w14:textId="2706FCDC" w:rsidR="005B59C7" w:rsidRPr="00E53682" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
       <w:pPr>
         <w:pStyle w:val="Tabletitle"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:rStyle w:val="TabletitleZnak"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Table Title (Italics, Title case)</w:t>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="001E3649">
+        <w:rPr>
+          <w:rStyle w:val="TabletitleZnak"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53682">
+        <w:rPr>
+          <w:rStyle w:val="TabletitleZnak"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>itle (Italics)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1490"/>
         <w:gridCol w:w="1750"/>
         <w:gridCol w:w="1166"/>
         <w:gridCol w:w="1166"/>
         <w:gridCol w:w="1167"/>
         <w:gridCol w:w="1166"/>
         <w:gridCol w:w="1167"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B59C7" w:rsidRPr="00661094" w14:paraId="10F3E62D" w14:textId="77777777" w:rsidTr="0075235A">
+      <w:tr w:rsidR="005B59C7" w:rsidRPr="001E3649" w14:paraId="10F3E62D" w14:textId="77777777" w:rsidTr="0075235A">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78C33532" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
+          <w:p w14:paraId="78C33532" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
               <w:rPr>
                 <w:rStyle w:val="alt-edited"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Variable name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73DCB16D" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
+          <w:p w14:paraId="73DCB16D" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sample</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="748FA2F2" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
+          <w:p w14:paraId="748FA2F2" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>x1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="456B23F6" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
+          <w:p w14:paraId="456B23F6" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>x5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A4F6C8F" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
+          <w:p w14:paraId="3A4F6C8F" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>x4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14047BC6" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
+          <w:p w14:paraId="14047BC6" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B0D1BE5" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
+          <w:p w14:paraId="0B0D1BE5" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>x3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B59C7" w:rsidRPr="00661094" w14:paraId="1F0FE31C" w14:textId="77777777" w:rsidTr="0075235A">
+      <w:tr w:rsidR="005B59C7" w:rsidRPr="001E3649" w14:paraId="1F0FE31C" w14:textId="77777777" w:rsidTr="0075235A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="306"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77D218D9" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
+          <w:p w14:paraId="77D218D9" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>x1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52102821" w14:textId="6D086259" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="52102821" w14:textId="6D086259" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>562</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50E05806" w14:textId="0F2C63AA" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
+          <w:p w14:paraId="50E05806" w14:textId="0F2C63AA" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00597C07">
+            <w:r w:rsidR="00597C07" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="499DB672" w14:textId="415AE3A9" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="499DB672" w14:textId="415AE3A9" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="426D0C34" w14:textId="6733FEE2" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="426D0C34" w14:textId="6733FEE2" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>270</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C7A0A18" w14:textId="5B0CE5C9" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="6C7A0A18" w14:textId="5B0CE5C9" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>280</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20E22771" w14:textId="3854A863" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="20E22771" w14:textId="3854A863" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>316</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B59C7" w:rsidRPr="00661094" w14:paraId="01D6741B" w14:textId="77777777" w:rsidTr="005B59C7">
+      <w:tr w:rsidR="005B59C7" w:rsidRPr="001E3649" w14:paraId="01D6741B" w14:textId="77777777" w:rsidTr="005B59C7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="306"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F886078" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
+          <w:p w14:paraId="3F886078" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>x5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DE9B761" w14:textId="21BCF6A2" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="6DE9B761" w14:textId="21BCF6A2" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A2CF1A2" w14:textId="7EECD12F" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="3A2CF1A2" w14:textId="7EECD12F" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="693EB52E" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
+          <w:p w14:paraId="693EB52E" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>1,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25B9A40B" w14:textId="5586ECD6" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="25B9A40B" w14:textId="5586ECD6" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>146</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DD6F6E9" w14:textId="7D7625CE" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="5DD6F6E9" w14:textId="7D7625CE" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>346</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1ACB3C56" w14:textId="525A8AE5" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="1ACB3C56" w14:textId="525A8AE5" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>077</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B59C7" w:rsidRPr="00661094" w14:paraId="79F49797" w14:textId="77777777" w:rsidTr="005B59C7">
+      <w:tr w:rsidR="005B59C7" w:rsidRPr="001E3649" w14:paraId="79F49797" w14:textId="77777777" w:rsidTr="005B59C7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="306"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B30E084" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
+          <w:p w14:paraId="1B30E084" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>x4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D21DDFB" w14:textId="73A790C6" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="3D21DDFB" w14:textId="73A790C6" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>561</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="574DAF3D" w14:textId="3F45E0C7" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="574DAF3D" w14:textId="3F45E0C7" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>270</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4894D2" w14:textId="31299F1D" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="5A4894D2" w14:textId="31299F1D" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>146</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D821814" w14:textId="4B198308" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
+          <w:p w14:paraId="2D821814" w14:textId="4B198308" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00597C07">
+            <w:r w:rsidR="00597C07" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72E27E4B" w14:textId="71DA40ED" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="72E27E4B" w14:textId="71DA40ED" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>449</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76140AF0" w14:textId="71B674B4" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="76140AF0" w14:textId="71B674B4" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>003</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B59C7" w:rsidRPr="00661094" w14:paraId="6F7E7E64" w14:textId="77777777" w:rsidTr="0075235A">
+      <w:tr w:rsidR="005B59C7" w:rsidRPr="001E3649" w14:paraId="6F7E7E64" w14:textId="77777777" w:rsidTr="0075235A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="306"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3768662E" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
+          <w:p w14:paraId="3768662E" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B24C2F6" w14:textId="6EE60900" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="3B24C2F6" w14:textId="6EE60900" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C581F74" w14:textId="7A7A345C" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="0C581F74" w14:textId="7A7A345C" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>280</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BBB4E94" w14:textId="1AA5551D" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="2BBB4E94" w14:textId="1AA5551D" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>346</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BC24866" w14:textId="63124A29" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="4BC24866" w14:textId="63124A29" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>449</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77605994" w14:textId="30814D3A" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
+          <w:p w14:paraId="77605994" w14:textId="30814D3A" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00597C07">
+            <w:r w:rsidR="00597C07" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46596B84" w14:textId="437C3590" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="46596B84" w14:textId="437C3590" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B59C7" w:rsidRPr="00661094" w14:paraId="0F64D2E0" w14:textId="77777777" w:rsidTr="0075235A">
+      <w:tr w:rsidR="005B59C7" w:rsidRPr="001E3649" w14:paraId="0F64D2E0" w14:textId="77777777" w:rsidTr="0075235A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="306"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62C3C18E" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
+          <w:p w14:paraId="62C3C18E" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>x3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AE54EEA" w14:textId="4D97DC74" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="0AE54EEA" w14:textId="4D97DC74" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>455</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A1110D2" w14:textId="1DAC0FF9" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="1A1110D2" w14:textId="1DAC0FF9" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>316</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BBF0967" w14:textId="6F0688D4" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="1BBF0967" w14:textId="6F0688D4" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>077</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AD88857" w14:textId="12487B53" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="0AD88857" w14:textId="12487B53" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FF335DE" w14:textId="50A9223D" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="00597C07" w:rsidP="00661094">
+          <w:p w14:paraId="2FF335DE" w14:textId="50A9223D" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="00597C07" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="005B59C7" w:rsidRPr="00661094">
+            <w:r w:rsidR="005B59C7" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20664B56" w14:textId="200EB3A6" w:rsidR="005B59C7" w:rsidRPr="00661094" w:rsidRDefault="005B59C7" w:rsidP="00661094">
+          <w:p w14:paraId="20664B56" w14:textId="200EB3A6" w:rsidR="005B59C7" w:rsidRPr="001E3649" w:rsidRDefault="005B59C7" w:rsidP="00661094">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00597C07">
+            <w:r w:rsidR="00597C07" w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00661094">
+            <w:r w:rsidRPr="001E3649">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="29FA8A6F" w14:textId="77777777" w:rsidR="005B59C7" w:rsidRPr="00F16FF9" w:rsidRDefault="005B59C7" w:rsidP="00C9426D">
       <w:pPr>
         <w:pStyle w:val="Source"/>
       </w:pPr>
+      <w:r w:rsidRPr="003562E4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Source</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F16FF9">
-        <w:t>Source: OECD (2011).</w:t>
+        <w:t>: OECD (2011).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360C9287" w14:textId="460F7C8A" w:rsidR="006A63F3" w:rsidRPr="00E53682" w:rsidRDefault="006A63F3" w:rsidP="007C225E">
+    <w:p w14:paraId="671C5A94" w14:textId="77777777" w:rsidR="00AE526F" w:rsidRDefault="00AE526F" w:rsidP="0035503B">
+      <w:pPr>
+        <w:pStyle w:val="MaintextJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE526F">
+        <w:t>Each (including the first) column must have a short heading. The first word of the heading should begin with a capital letter. There should be no blank cells in the table.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB57D0D" w14:textId="77777777" w:rsidR="00001883" w:rsidRPr="00001883" w:rsidRDefault="00001883" w:rsidP="00385B49">
+      <w:pPr>
+        <w:pStyle w:val="MaintextJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00001883">
+        <w:t xml:space="preserve">Inside the table, in its title and in the annotation, the same font should be used as in the main text (Times New Roman). The text in each cell of the table should begin with a capital letter if it consists of full sentences. Individual words or phrases in table cells can begin with a lowercase letter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D1FB14F" w14:textId="59F76BCB" w:rsidR="00001883" w:rsidRDefault="00001883" w:rsidP="00C162C5">
+      <w:pPr>
+        <w:pStyle w:val="MaintextJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00001883">
+        <w:t>Column headers should be centered horizontally and vertically aligned upwards. The contents of the cells in the first column should be left-aligned, but they can be centered when they are shorter than the column header (e.g., single numbers). The contents of the cells in the other columns of the table should be centered, but longer text in the cells may be left-aligned. Numeric values may (but do not have to) be additionally comma-aligned in a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001883">
+        <w:t>fraction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182035FB" w14:textId="77777777" w:rsidR="00130403" w:rsidRPr="00130403" w:rsidRDefault="00130403" w:rsidP="00130403">
+      <w:pPr>
+        <w:pStyle w:val="MaintextJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00545410">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>General rules for notation in texts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130403">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C3A657" w14:textId="261A94A5" w:rsidR="00130403" w:rsidRPr="00130403" w:rsidRDefault="00130403" w:rsidP="00130403">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00130403">
+        <w:t>numerical ranges are written with the “–” (En Dash) sign, not the “-” sign</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD12E60" w14:textId="008653B0" w:rsidR="00130403" w:rsidRPr="00130403" w:rsidRDefault="00130403" w:rsidP="00130403">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00130403">
+        <w:t>decimal numbers are written with periods (English rules)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B13A07" w14:textId="465D6C00" w:rsidR="00130403" w:rsidRPr="00130403" w:rsidRDefault="00130403" w:rsidP="00130403">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00130403">
+        <w:t>footnote markers are placed after punctuation marks (English rules).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62995B5C" w14:textId="77777777" w:rsidR="00545410" w:rsidRDefault="00545410">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535397">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360C9287" w14:textId="5B86EF5B" w:rsidR="006A63F3" w:rsidRPr="00130403" w:rsidRDefault="006A63F3" w:rsidP="009B1152">
       <w:pPr>
         <w:pStyle w:val="Heading1JOFFL"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130403">
+        <w:lastRenderedPageBreak/>
         <w:t>References</w:t>
       </w:r>
-      <w:r w:rsidR="00F16FF9" w:rsidRPr="00E53682">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F16FF9" w:rsidRPr="00130403">
         <w:t xml:space="preserve"> – Heading </w:t>
       </w:r>
-      <w:r w:rsidR="007C225E" w:rsidRPr="00E53682">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C225E" w:rsidRPr="00130403">
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F4B02C0" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="00E53682" w:rsidRDefault="001922D1" w:rsidP="00D81EFE">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">References are placed after the main body of the paper but before any appendices. This is the list of all sources cited in the paper (through in-text citations). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3491862E" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="00E53682" w:rsidRDefault="001922D1" w:rsidP="00D81EFE">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alphabetically sorter,</w:t>
       </w:r>
       <w:r w:rsidR="007C225E" w:rsidRPr="00E53682">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007C225E" w:rsidRPr="00E53682">
+        <w:t xml:space="preserve"> and within the same author, chronologically (from the oldest). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD18C0B" w14:textId="3BB547D5" w:rsidR="007C225E" w:rsidRPr="00E53682" w:rsidRDefault="007C225E" w:rsidP="00D81EFE">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>and within the same author, chronologically (from the oldest)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007C225E" w:rsidRPr="00E53682">
+      </w:pPr>
+      <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>Italics: only in the book title or journal name. NOT in the article title.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD18C0B" w14:textId="3BB547D5" w:rsidR="007C225E" w:rsidRPr="00E53682" w:rsidRDefault="007C225E" w:rsidP="00D81EFE">
+    <w:p w14:paraId="4182C12E" w14:textId="263E7D86" w:rsidR="007C225E" w:rsidRPr="00E53682" w:rsidRDefault="007C225E" w:rsidP="007C225E">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Italics: only in the book title or journal name. NOT in the article title.</w:t>
+        <w:t>Article Title: Sentence Case (capitalize the first letter and proper names only).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4182C12E" w14:textId="263E7D86" w:rsidR="007C225E" w:rsidRPr="00E53682" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+    <w:p w14:paraId="46909363" w14:textId="208F6B3A" w:rsidR="007C225E" w:rsidRPr="00E53682" w:rsidRDefault="007C225E" w:rsidP="007C225E">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Article Title: Sentence Case (capitalize the first letter and proper names only).</w:t>
+        <w:t>Journal Title: Title Case.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46909363" w14:textId="62A99AA7" w:rsidR="007C225E" w:rsidRPr="00E53682" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+    <w:p w14:paraId="67D9E523" w14:textId="420F1219" w:rsidR="001922D1" w:rsidRPr="00E53682" w:rsidRDefault="001922D1" w:rsidP="007C225E">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal Title: Title Case (every word except conjunctions).</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:t>Hanging Indent 1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="007C225E" w:rsidRPr="00E53682">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Hanging Indent 1,2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007C225E" w:rsidRPr="00E53682">
+        <w:t xml:space="preserve"> cm/0,5 inches, Left-aligned, 1,5 line spaced.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D385BEA" w14:textId="77777777" w:rsidR="001922D1" w:rsidRDefault="001922D1" w:rsidP="00D81EFE">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00E53682">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cm/0,5 inches, Left-aligned, 1,5 line spaced.  </w:t>
+        <w:t>References cited in-text must appear in the reference list and vice versa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D385BEA" w14:textId="77777777" w:rsidR="001922D1" w:rsidRPr="00E53682" w:rsidRDefault="001922D1" w:rsidP="00D81EFE">
+    <w:p w14:paraId="1178C169" w14:textId="0B092E0B" w:rsidR="00525D5F" w:rsidRPr="00E53682" w:rsidRDefault="00525D5F" w:rsidP="00D81EFE">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E53682">
+      <w:r w:rsidRPr="00525D5F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>References cited in-text must appear in the reference list and vice versa.</w:t>
+        <w:t xml:space="preserve">Give </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075662D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the original title of the work or article in the native language</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525D5F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, followed by the English translation in brackets. If the source is part of a larger publication, such as a book or journal, the name of the larger work does not need to be translated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A796216" w14:textId="77777777" w:rsidR="00540984" w:rsidRDefault="00540984" w:rsidP="00621C05">
+    <w:p w14:paraId="4A796216" w14:textId="77777777" w:rsidR="00540984" w:rsidRPr="005C48CB" w:rsidRDefault="00540984" w:rsidP="00621C05">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662ADE92" w14:textId="77777777" w:rsidR="001922D1" w:rsidRPr="0075662D" w:rsidRDefault="001922D1" w:rsidP="00D81EFE">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075662D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use APA 7th Style for references and citations. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="690337BE" w14:textId="77777777" w:rsidR="00D1300D" w:rsidRDefault="00D1300D" w:rsidP="00D81EFE">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2434DCB1" w14:textId="68E56BC4" w:rsidR="00D1300D" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="00D1300D">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In-text citation </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1300D" w:rsidRPr="007C225E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>APA 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="437A3AAF" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Basic form:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432A1CA6" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>– Paraphrase: (Kowalski, 2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4199D450" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>– Verbatim quote: (Kowalski, 2024, p. 15), with page number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4572C9E5" w14:textId="3B990D2B" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>– Quote with page range: (Kowalski, 2024, pp. 15</w:t>
+      </w:r>
+      <w:r w:rsidR="00705735">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB81EF2" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Author indicated in the text:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35881211" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>– “As Kowalski (2024) claims, chronic stress…”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4029DC16" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2 authors:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20ECFD87" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>– (Smith &amp; Brown, 2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC6ED19" w14:textId="0BF034FD" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>– “Smith and Brown (2024)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>…”, in the text “and”, in parentheses “&amp;”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7082B5BD" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3+ authors:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618315CF" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>– (Smith et al., 2024), immediately “et al.”; in APA 7, we do not list all of them</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE893AB" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>No author:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0175EF6D" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>– (“Title of the article”, 2024), use the title in quotation marks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246ED615" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Multiple authors of the same idea:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B17A0EC" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>– (Kowalski, 2024; Nowak, 2023; Smith &amp; Brown, 2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6485530A" w14:textId="77777777" w:rsidR="007C225E" w:rsidRPr="007C225E" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Second-hand quote:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D578EC1" w14:textId="4ACA7CAC" w:rsidR="00D1300D" w:rsidRPr="00E53682" w:rsidRDefault="007C225E" w:rsidP="007C225E">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C225E">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53682">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>…as Smith claims (quoted in: Brown, 2024, p. 15)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53682">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C225E">
+        <w:t>, use only when the original is not available</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065ABFD7" w14:textId="19BDA2EB" w:rsidR="004125BF" w:rsidRPr="004125BF" w:rsidRDefault="00290A06" w:rsidP="00902632">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004125BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">BIBLIOGRAPHIC LIST </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53682">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004125BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INSTRUCTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CF4CCE" w14:textId="038CD8B4" w:rsidR="004125BF" w:rsidRPr="004125BF" w:rsidRDefault="00290A06" w:rsidP="0075662D">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004125BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1. BOOK (SINGLE AUTHOR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C23D25" w14:textId="77777777" w:rsidR="004125BF" w:rsidRPr="004125BF" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004125BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B0AB21" w14:textId="04D9E1E3" w:rsidR="004125BF" w:rsidRPr="004125BF" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004125BF">
+        <w:t xml:space="preserve">Last Name, A. (Year). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004125BF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Book Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004125BF">
+        <w:t>. Publisher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A1E00A" w14:textId="77777777" w:rsidR="004125BF" w:rsidRPr="004125BF" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004125BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E4E112" w14:textId="41B4E90A" w:rsidR="004125BF" w:rsidRPr="005C48CB" w:rsidRDefault="00B610FD" w:rsidP="004125BF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C48CB">
+        <w:t xml:space="preserve">Radke, M. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B610FD">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Nadmierny optymizm analityków sporządzających rekomendacje giełdowe w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B610FD">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>wycenach przedsiębiorstw</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B610FD">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C48CB">
+        <w:t>Wydawnictwo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C48CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C48CB">
+        <w:t>Uniwersytetu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C48CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C48CB">
+        <w:t>Łódzkiego</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004125BF" w:rsidRPr="005C48CB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549B548B" w14:textId="4AB138DC" w:rsidR="004125BF" w:rsidRPr="005C48CB" w:rsidRDefault="00290A06" w:rsidP="0075662D">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C48CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2. BOOK (MULTIPLE AUTHORS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66072CA3" w14:textId="77777777" w:rsidR="004125BF" w:rsidRPr="004125BF" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004125BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2 authors:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4868BE" w14:textId="201E7CBF" w:rsidR="004125BF" w:rsidRPr="00290A06" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00290A06">
+        <w:t xml:space="preserve">Smith, J. K., &amp; Brown, A. L. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290A06">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Book Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290A06">
+        <w:t>. Publisher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E720B5" w14:textId="77777777" w:rsidR="004125BF" w:rsidRPr="004125BF" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004125BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3-20 authors (all listed):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D452CAE" w14:textId="6FC95609" w:rsidR="00290A06" w:rsidRPr="00290A06" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00290A06">
+        <w:t xml:space="preserve">Smith, J. K., Brown, A. L., &amp; Johnson, R. M. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290A06">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Book Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290A06">
+        <w:t xml:space="preserve">. Publisher. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDE97DE" w14:textId="49E3A531" w:rsidR="004125BF" w:rsidRPr="004125BF" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004125BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>21+ authors (first 19 + … + last):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E740FD" w14:textId="54D42ED5" w:rsidR="00290A06" w:rsidRPr="00290A06" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00290A06">
+        <w:t>Smith, J. K., Brown, A. L., Johnson, R. M., Davis, P. T., Wilson, S.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00844CA9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290A06">
+        <w:t>Anderson, K., Garcia, M., Martinez, J., Rodriguez, L., Hernandez, P.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00844CA9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290A06">
+        <w:t>Lopez, A., Gonzalez, R., Perez, J., Sanchez, L., Ramirez, M., Torres, A.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00844CA9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290A06">
+        <w:t xml:space="preserve">Flores, R., Rivera, L., Gomez, A., </w:t>
+      </w:r>
+      <w:r w:rsidR="00130403">
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290A06">
+        <w:t xml:space="preserve"> Williams, B. (2024).</w:t>
+      </w:r>
+      <w:r w:rsidR="00844CA9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290A06">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Book title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290A06">
+        <w:t>. Publisher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E24EF8" w14:textId="77A57971" w:rsidR="00844CA9" w:rsidRPr="00844CA9" w:rsidRDefault="00844CA9" w:rsidP="00CD0574">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844CA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3. CHAPTER IN A COLLECTIVE WORK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFC7044" w14:textId="77777777" w:rsidR="00844CA9" w:rsidRPr="00844CA9" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844CA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA4DFF2" w14:textId="2BA7FD2B" w:rsidR="00844CA9" w:rsidRPr="005C48CB" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844CA9">
+        <w:t>Last Name, A. (Year). Chapter Title. In B. Editor (ed.),</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844CA9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Book Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844CA9">
+        <w:t xml:space="preserve"> (pp. XX</w:t>
+      </w:r>
+      <w:r w:rsidR="00130403">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844CA9">
+        <w:t xml:space="preserve">XX). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C48CB">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Publisher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423011B1" w14:textId="77777777" w:rsidR="00844CA9" w:rsidRPr="005C48CB" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...453 lines deleted...]
-        <w:spacing w:before="120"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C48CB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B610FD">
+        <w:t>Example</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C48CB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>2. BOOK (MULTIPLE AUTHORS)</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66072CA3" w14:textId="77777777" w:rsidR="004125BF" w:rsidRPr="004125BF" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+    <w:p w14:paraId="75829D62" w14:textId="66A8209A" w:rsidR="00844CA9" w:rsidRPr="0075662D" w:rsidRDefault="00CD0574" w:rsidP="00D45F3E">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD0574">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Godłów-Legiędź</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD0574">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>, J. (2018). Wahania aktywności gospodarczej. In R. Milewski &amp; E. Kwiatkowski (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD0574">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>eds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD0574">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0574">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podstawy ekonomii </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0574">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(pp. 247–269). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0075662D">
+        <w:t>Wydawnictwo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0075662D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0075662D">
+        <w:t>Naukowe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0075662D">
+        <w:t xml:space="preserve"> PWN</w:t>
+      </w:r>
+      <w:r w:rsidR="00844CA9" w:rsidRPr="0075662D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDCAE9D" w14:textId="01844FE6" w:rsidR="00844CA9" w:rsidRPr="00844CA9" w:rsidRDefault="00902632" w:rsidP="0075662D">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004125BF">
+      <w:r w:rsidRPr="00844CA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>2 authors:</w:t>
+        <w:t>4. ARTICLE IN A SCIENTIFIC JOURNAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4868BE" w14:textId="201E7CBF" w:rsidR="004125BF" w:rsidRPr="00290A06" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+    <w:p w14:paraId="63239A2B" w14:textId="77777777" w:rsidR="00844CA9" w:rsidRPr="00844CA9" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00290A06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844CA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586395F0" w14:textId="62C6FE51" w:rsidR="00844CA9" w:rsidRPr="00902632" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00902632">
+        <w:t xml:space="preserve">Last Name, A. (Year). Article Title. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902632">
         <w:rPr>
           <w:i/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t>Book Title</w:t>
-[...2 lines deleted...]
-        <w:t>. Publisher.</w:t>
+        <w:t>Journal Name, Volume</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902632">
+        <w:t xml:space="preserve"> (number),</w:t>
+      </w:r>
+      <w:r w:rsidR="00902632">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902632">
+        <w:t>Pages. https://doi.org/XX.XXX/YYY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E720B5" w14:textId="77777777" w:rsidR="004125BF" w:rsidRPr="004125BF" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+    <w:p w14:paraId="7F7BF6E5" w14:textId="77777777" w:rsidR="00844CA9" w:rsidRPr="00844CA9" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004125BF">
+      <w:r w:rsidRPr="00844CA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3-20 authors (all listed):</w:t>
+        <w:t>Example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D452CAE" w14:textId="6FC95609" w:rsidR="00290A06" w:rsidRPr="00290A06" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+    <w:p w14:paraId="51BB9FCF" w14:textId="5AAE1BD1" w:rsidR="00844CA9" w:rsidRPr="00902632" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
       </w:pPr>
-      <w:r w:rsidRPr="00290A06">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00290A06">
+      <w:r w:rsidRPr="00902632">
+        <w:t xml:space="preserve">Brown, K., &amp; Smith, J. (2024). The Role of Emotion Regulation in Academic Performance. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902632">
         <w:rPr>
           <w:i/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t>Book Title</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">. Publisher. </w:t>
+        <w:t>Journal of Educational Psychology, 116</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902632">
+        <w:t>(3), 245</w:t>
+      </w:r>
+      <w:r w:rsidR="00902632">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902632">
+        <w:t>260. https://doi.org/10.1037/edu0000789</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDE97DE" w14:textId="49E3A531" w:rsidR="004125BF" w:rsidRPr="004125BF" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+    <w:p w14:paraId="25EEA257" w14:textId="77777777" w:rsidR="00844CA9" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844CA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004125BF">
+        <w:lastRenderedPageBreak/>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902632">
+        <w:t>: Italics INCLUDES: journal name, volume. The issue number is NOT italicized and is in parentheses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6830D0AC" w14:textId="77777777" w:rsidR="00094785" w:rsidRDefault="00094785" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>21+ authors (first 19 + … + last):</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="40E740FD" w14:textId="67C63ACF" w:rsidR="00290A06" w:rsidRPr="00290A06" w:rsidRDefault="004125BF" w:rsidP="004125BF">
+    <w:p w14:paraId="6D3030F0" w14:textId="5ACFD26F" w:rsidR="00094785" w:rsidRDefault="0075662D" w:rsidP="00844CA9">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
-      </w:pPr>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00290A06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094785">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">PERIODICALS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B853F26" w14:textId="77777777" w:rsidR="00094785" w:rsidRDefault="00094785" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00094785">
+        <w:t xml:space="preserve">For periodicals, such as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094785">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>magazines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094785">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094785">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>newspapers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094785">
+        <w:t xml:space="preserve">, include the month or months. For weekly and daily publications, also include the day. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641706AA" w14:textId="77777777" w:rsidR="0075662D" w:rsidRPr="00844CA9" w:rsidRDefault="0075662D" w:rsidP="0075662D">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844CA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718DD49B" w14:textId="02498777" w:rsidR="00094785" w:rsidRDefault="00094785" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00094785">
+        <w:t xml:space="preserve">Clinton puts “human face” on health-care plan. (1993, September 16). </w:t>
+      </w:r>
+      <w:r w:rsidR="0075662D">
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F805375" w14:textId="6267A5C9" w:rsidR="00094785" w:rsidRDefault="00094785" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00094785">
+        <w:t>Herkewitz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00094785">
+        <w:t xml:space="preserve">, W. (2020, April/May). </w:t>
+      </w:r>
+      <w:r w:rsidR="0075662D">
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B6ED18" w14:textId="3D4FFDCA" w:rsidR="00094785" w:rsidRDefault="00094785" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00094785">
+        <w:t xml:space="preserve">Kauffmann, S. (1993, October 18).  </w:t>
+      </w:r>
+      <w:r w:rsidR="0075662D">
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBE6F8E" w14:textId="751002D4" w:rsidR="00094785" w:rsidRPr="00094785" w:rsidRDefault="00094785" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00094785">
+        <w:t>Yong, E. (2020, April)</w:t>
+      </w:r>
+      <w:r w:rsidR="0075662D">
+        <w:t>. …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31210AF5" w14:textId="77777777" w:rsidR="00094785" w:rsidRPr="00844CA9" w:rsidRDefault="00094785" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ED6AAC9" w14:textId="2FF39D9D" w:rsidR="00844CA9" w:rsidRPr="00844CA9" w:rsidRDefault="00902632" w:rsidP="00CD0574">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844CA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5. ONLINE ARTICLE (WITHOUT DOI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C62D04A" w14:textId="77777777" w:rsidR="00844CA9" w:rsidRPr="00844CA9" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844CA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DD769C" w14:textId="47876D66" w:rsidR="00844CA9" w:rsidRPr="005C48CB" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00902632">
+        <w:t xml:space="preserve">Last Name, A. (Year). Article Title. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A26F4">
         <w:rPr>
           <w:i/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t>Book title</w:t>
-[...2 lines deleted...]
-        <w:t>. Publisher.</w:t>
+        <w:t>Page Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C48CB">
+        <w:t>. URL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E24EF8" w14:textId="77A57971" w:rsidR="00844CA9" w:rsidRPr="00844CA9" w:rsidRDefault="00844CA9" w:rsidP="00CD0574">
+    <w:p w14:paraId="6C1BFC56" w14:textId="77777777" w:rsidR="00844CA9" w:rsidRPr="005C48CB" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
-        <w:spacing w:before="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00844CA9">
+      <w:r w:rsidRPr="005C48CB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>3. CHAPTER IN A COLLECTIVE WORK</w:t>
+        <w:t>Example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFC7044" w14:textId="77777777" w:rsidR="00844CA9" w:rsidRPr="00844CA9" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
+    <w:p w14:paraId="65C901A8" w14:textId="7FE61E4A" w:rsidR="00844CA9" w:rsidRPr="00902632" w:rsidRDefault="00844CA9" w:rsidP="00844CA9">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
-        <w:rPr>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00844CA9">
+      </w:pPr>
+      <w:r w:rsidRPr="00902632">
+        <w:t xml:space="preserve">Jones, P. (2024, March 15). How to Learn Effectively: Neurobiological Research. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902632">
         <w:rPr>
           <w:i/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t>Book Title</w:t>
-[...243 lines deleted...]
-        </w:rPr>
         <w:t>Brain and Education</w:t>
       </w:r>
       <w:r w:rsidRPr="00902632">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00902632">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>https://mozgieduacja.pl/jak-sie-uczyc</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C78A768" w14:textId="6273F50C" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00CD0574">
+    <w:p w14:paraId="6C78A768" w14:textId="6273F50C" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="0075662D">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6. WEBSITE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBB3D3C" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09291BC3" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:t>Author or Institution. (Year, day, month). Page title. URL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091AD026" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F026A13" w14:textId="532D3C36" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:t>Central Statistical Office. (2024, January 12). Demographic indicators</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t>2023. https://stat.gov.pl/wskazniki-demographic-2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAC448E" w14:textId="3177D8B1" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>No date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t xml:space="preserve">: replace </w:t>
+      </w:r>
+      <w:r w:rsidR="002A26F4">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t>(n.d.)</w:t>
+      </w:r>
+      <w:r w:rsidR="002A26F4">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r w:rsidR="002A26F4">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t>no date.</w:t>
+      </w:r>
+      <w:r w:rsidR="002A26F4">
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DCEB369" w14:textId="06D6F197" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="0075662D">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7. REPORT (E.G., WHO, GUS, OECD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC582FB" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7552BF" w14:textId="2615D199" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:t xml:space="preserve">Institution. (Year). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Report title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t xml:space="preserve"> (report no. XXX).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t>URL or Publisher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F45609" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C94B9B6" w14:textId="7102B02C" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:t xml:space="preserve">World Health Organization. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Mental health: World report 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t>(WHO/MHC/24/01). https://who.int/reports/mental-health-2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A5528F" w14:textId="5D89F0BE" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="0075662D">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>8. LEGAL ACT (PL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415D10D0" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5AE5BD" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:t>Title of the act, Journal of Laws, Year, number, item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2C45E5" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498251E9" w14:textId="77777777" w:rsidR="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:t>Act of 20 July 2018, Law on Higher Education and Science, Journal of Laws 2018, item 1668.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD35440" w14:textId="74C24CB7" w:rsidR="002A26F4" w:rsidRPr="002A26F4" w:rsidRDefault="002A26F4" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A26F4">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Rozporządzenie Ministra Finansów z dnia 1 października 2010 r. w sprawie szczególnych zasad rachunkowości banków. Dz.U. 2010 nr 191 poz. 957. (2010). https://isap.sejm.gov.pl/isap.nsf/download.xsp/WDU20101911279/O/D20101279.pdf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278D2AE4" w14:textId="65FAB7A0" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00CD0574">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
         <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
+        <w:t>(In APA 7, Polish legal acts adopt the form adapted to PN-ISO 690 or the faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0574">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t>s own convention. The original APA 7 applies to US law; in Polish, we customarily use the adapted form.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB33F19" w14:textId="1AE47898" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="0075662D">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="480"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00957046">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>6. WEBSITE</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:t>9. THESIS (MASTER</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
+        <w:t>’</w:t>
+      </w:r>
       <w:r w:rsidRPr="00957046">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Format:</w:t>
+        <w:t>S, DOCTORAL)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09291BC3" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
-[...7 lines deleted...]
-    <w:p w14:paraId="091AD026" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+    <w:p w14:paraId="10888CDC" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00957046">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Example:</w:t>
+        <w:t>Format of an unpublished thesis:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F026A13" w14:textId="532D3C36" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+    <w:p w14:paraId="54D13EED" w14:textId="58C3A690" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
       </w:pPr>
       <w:r w:rsidRPr="00957046">
-        <w:t>Central Statistical Office. (2024, January 12). Demographic indicators</w:t>
+        <w:t xml:space="preserve">Law, A. (Year). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Thesis Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t xml:space="preserve"> [Unpublished Master's thesis].</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00957046">
-        <w:t>2023. https://stat.gov.pl/wskazniki-demographic-2023</w:t>
+        <w:t>Name of the University.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AAC448E" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+    <w:p w14:paraId="7A67E00A" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00957046">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>No date</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00957046">
-        <w:t>: replace "(n.d.)" with "no date."</w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E713225" w14:textId="265ADC67" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
       </w:pPr>
       <w:r w:rsidRPr="00957046">
+        <w:t xml:space="preserve">Wiśniewski, J. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>The Effect of Meditation on Stress Levels in Students</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t xml:space="preserve"> [Unpublished Master's Thesis]. University of Warsaw.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579DA48F" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957046">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Repository Database Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37577D7A" w14:textId="1A9F440D" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
       </w:pPr>
       <w:r w:rsidRPr="00957046">
+        <w:t xml:space="preserve">Last Name, A. (Year). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Title of thesis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t xml:space="preserve"> [Doctoral Thesis, University].</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957046">
+        <w:t>Repository Name. URL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CD0443" w14:textId="700FC708" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="0075662D">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="480"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Format:</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00957046">
+        <w:t>10. CONFERENCE MATERIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7829770C" w14:textId="77777777" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0C09E3" w14:textId="3FDFA7C3" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve">Name, A. (Year, month, day). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
         <w:rPr>
           <w:i/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t>Report title</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> (report no. XXX).</w:t>
+        <w:t>Title of the paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve"> [Conference Paper].</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00957046">
-        <w:t>URL or Publisher.</w:t>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t>Conference Name, Location.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F45609" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+    <w:p w14:paraId="0EE441CE" w14:textId="77777777" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957046">
+      <w:r w:rsidRPr="001B37FA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C94B9B6" w14:textId="7102B02C" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+    <w:p w14:paraId="2429349E" w14:textId="1FA9748D" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
       </w:pPr>
-      <w:r w:rsidRPr="00957046">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00957046">
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve">Kowalski, M. (2024, October 15). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
         <w:rPr>
           <w:i/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t>Mental health: World report 2024</w:t>
+        <w:t>New Approaches to Online Education</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00957046">
-        <w:t>(WHO/MHC/24/01). https://who.int/reports/mental-health-2024</w:t>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t>[Conference Paper]. 3rd Digital Education Conference, Warsaw.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A5528F" w14:textId="5D89F0BE" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00CD0574">
+    <w:p w14:paraId="5BD45EA6" w14:textId="02E98B0B" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="0075662D">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>11. YOUTUBE VIDEO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3FEA8E" w14:textId="77777777" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18164B24" w14:textId="7F2E7B3C" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve">Channel Name. (Year, month, day). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Video Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve"> [Video]. YouTube. URL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4D59CE" w14:textId="77777777" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="00CD0574">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957046">
+      <w:r w:rsidRPr="001B37FA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>8. LEGAL ACT (PL)</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415D10D0" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+    <w:p w14:paraId="2B648A16" w14:textId="28E035BE" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve">TED. (2023, May 4). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>The Power of Vulnerability, Brené Brown</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve"> [Video].</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t>YouTube. https://youtube.com/watch?v=iCvmsMzlF7o</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B124788" w14:textId="449E816F" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="0075662D">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957046">
+      <w:r w:rsidRPr="001B37FA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Format:</w:t>
+        <w:t>12. SOCIAL MEDIA POST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5AE5BD" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
-[...7 lines deleted...]
-    <w:p w14:paraId="7C2C45E5" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+    <w:p w14:paraId="174F0892" w14:textId="77777777" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957046">
+      <w:r w:rsidRPr="001B37FA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Example:</w:t>
+        <w:t>Format:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498251E9" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+    <w:p w14:paraId="3904C9F3" w14:textId="1447F955" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
       </w:pPr>
-      <w:r w:rsidRPr="00957046">
-        <w:t>Act of 20 July 2018, Law on Higher Education and Science, Journal of Laws 2018, item 1668.</w:t>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve">Author Name [@nick]. (Year, month, day). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Post Title or First 20 Words</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t>[Post Type]. Platform Name. URL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278D2AE4" w14:textId="65FAB7A0" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00CD0574">
+    <w:p w14:paraId="07C4491F" w14:textId="77777777" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
-        <w:spacing w:before="120"/>
-[...14 lines deleted...]
-        <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957046">
+      <w:r w:rsidRPr="001B37FA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>9. THESIS (MASTER</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4F1B6D" w14:textId="27B8BBD1" w:rsidR="001B37FA" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve">NASA [@nasa]. (2024, July 22). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Today we celebrate the 55th anniversary of the Apollo 11 Moon landing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B37FA">
+        <w:t xml:space="preserve"> [Post]. X. https://x.com/nasa/status/123</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DC1931" w14:textId="1EA64EE8" w:rsidR="001B37FA" w:rsidRPr="005C48CB" w:rsidRDefault="001B37FA" w:rsidP="0075662D">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesJOFFL"/>
+        <w:spacing w:before="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>’</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00957046">
+      </w:pPr>
+      <w:r w:rsidRPr="005C48CB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>S, DOCTORAL)</w:t>
+        <w:t>13. BLOG POST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10888CDC" w14:textId="77777777" w:rsidR="00957046" w:rsidRPr="00957046" w:rsidRDefault="00957046" w:rsidP="00957046">
+    <w:p w14:paraId="73BF1230" w14:textId="77777777" w:rsidR="001B37FA" w:rsidRPr="005C48CB" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957046">
+      <w:r w:rsidRPr="005C48CB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Format of an unpublished thesis:</w:t>
-[...425 lines deleted...]
-        </w:rPr>
         <w:t>Format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78529F62" w14:textId="111E9E72" w:rsidR="00D1300D" w:rsidRPr="001B37FA" w:rsidRDefault="001B37FA" w:rsidP="001B37FA">
       <w:pPr>
         <w:pStyle w:val="ReferencesJOFFL"/>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B37FA">
         <w:t xml:space="preserve">Last Name, A. (Year, Month, Day). </w:t>
       </w:r>
       <w:r w:rsidRPr="001B37FA">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Post Title. </w:t>
+        <w:t xml:space="preserve">Post </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="001B37FA">
         <w:rPr>
           <w:i/>
           <w:iCs w:val="0"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>Blog Name</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Blog </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B37FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B37FA">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>. URL</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D1300D" w:rsidRPr="001B37FA" w:rsidSect="00D731E6">
-      <w:headerReference w:type="even" r:id="rId24"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId29"/>
+      <w:headerReference w:type="even" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="even" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="first" r:id="rId24"/>
+      <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1816" w:right="1531" w:bottom="1418" w:left="1531" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DCF432E" w14:textId="77777777" w:rsidR="00EA1DAD" w:rsidRDefault="00EA1DAD" w:rsidP="00862B9B">
+    <w:p w14:paraId="24AE1D9C" w14:textId="77777777" w:rsidR="000B14B5" w:rsidRDefault="000B14B5" w:rsidP="00862B9B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CFBC2A0" w14:textId="77777777" w:rsidR="00EA1DAD" w:rsidRDefault="00EA1DAD" w:rsidP="00862B9B">
+    <w:p w14:paraId="4FC1BB44" w14:textId="77777777" w:rsidR="000B14B5" w:rsidRDefault="000B14B5" w:rsidP="00862B9B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Walbaum Display Light">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="0000000A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
@@ -5396,159 +6713,214 @@
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="009E03E2">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2733991B" w14:textId="77777777" w:rsidR="00EA1DAD" w:rsidRPr="006E135A" w:rsidRDefault="00EA1DAD" w:rsidP="006E135A">
+    <w:p w14:paraId="14AE2573" w14:textId="77777777" w:rsidR="000B14B5" w:rsidRPr="006E135A" w:rsidRDefault="000B14B5" w:rsidP="006E135A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="5954"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E135A">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74B152A9" w14:textId="77777777" w:rsidR="00EA1DAD" w:rsidRPr="006E135A" w:rsidRDefault="00EA1DAD" w:rsidP="006E135A">
+    <w:p w14:paraId="50DB1F82" w14:textId="77777777" w:rsidR="000B14B5" w:rsidRPr="006E135A" w:rsidRDefault="000B14B5" w:rsidP="006E135A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="5954"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E135A">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="24A48D20" w14:textId="47563187" w:rsidR="00453D52" w:rsidRPr="00C9426D" w:rsidRDefault="00453D52" w:rsidP="00D81EFE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Footnotes"/>
+    <w:p w14:paraId="693679A9" w14:textId="7FFAE984" w:rsidR="009B1152" w:rsidRPr="009B1152" w:rsidRDefault="009B1152" w:rsidP="009B1152">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:firstLine="567"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C9426D">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1152">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C9426D">
-[...6 lines deleted...]
-        <w:t>minimum).</w:t>
+      <w:r w:rsidRPr="009B1152">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Main words that begin with a capital letter.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="78CAACFD" w14:textId="1475C5CA" w:rsidR="005C5D5C" w:rsidRDefault="005C5D5C" w:rsidP="00D81EFE">
+    <w:p w14:paraId="24A48D20" w14:textId="47563187" w:rsidR="00453D52" w:rsidRPr="00C9426D" w:rsidRDefault="00453D52" w:rsidP="00D81EFE">
       <w:pPr>
         <w:pStyle w:val="Footnotes"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C9426D">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00C9426D">
+        <w:t xml:space="preserve"> It is acceptable to use footnotes only for additional explanations, supplementary news (must be kept to a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EFE">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9426D">
+        <w:t>minimum).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2F8D5546" w14:textId="1F7528FA" w:rsidR="005B59C7" w:rsidRPr="009E6783" w:rsidRDefault="005B59C7" w:rsidP="00D81EFE">
+    <w:p w14:paraId="78CAACFD" w14:textId="1475C5CA" w:rsidR="005C5D5C" w:rsidRDefault="005C5D5C" w:rsidP="00D81EFE">
       <w:pPr>
         <w:pStyle w:val="Footnotes"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002619FB">
+        <w:t xml:space="preserve">The term </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Figure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002619FB">
+        <w:t xml:space="preserve"> is used to describe any graphical representation of information in the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002619FB">
+        <w:t xml:space="preserve"> including charts, graphs, diagrams, photographs and others. Keep the design of figures as simple as possible. Include labels and a legend if needed, and only use color when necessary (not to make it look more appealing).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="2F8D5546" w14:textId="3AE83FF1" w:rsidR="005B59C7" w:rsidRPr="001D468F" w:rsidRDefault="005B59C7" w:rsidP="00D81EFE">
+      <w:pPr>
+        <w:pStyle w:val="Footnotes"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
       <w:r w:rsidRPr="009E6783">
         <w:t xml:space="preserve"> Try to keep tables clean; don’t use vertical lines, use as few horizontal lines as possible, and keep row and column labels concise.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D468F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D468F" w:rsidRPr="001D468F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>It is also permissible to use horizontal lines to highlight additional headings within a table (</w:t>
+      </w:r>
+      <w:r w:rsidR="001D468F" w:rsidRPr="001D468F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>table spanners</w:t>
+      </w:r>
+      <w:r w:rsidR="001D468F" w:rsidRPr="001D468F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>) or in large tables if they increase its readability.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6876F52A" w14:textId="41658801" w:rsidR="006F5D9B" w:rsidRPr="00A95A7B" w:rsidRDefault="001172F1" w:rsidP="00935257">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04583A94" wp14:editId="6F4CFEA8">
               <wp:simplePos x="0" y="0"/>
@@ -5593,51 +6965,51 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:line w14:anchorId="40C17AEF" id="Line 18" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-1.25pt,24.8pt" to="452.25pt,24.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQugyxtQEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/oPwi6N3aCptmMOMWatrt0&#10;a4B2H8BIsi1UFgVRiZ2/n6QmWbHdil4IUSSfHh+p5c3YG7ZXnjTamk8nJWfKCpTatjX//fJw+ZUz&#10;CmAlGLSq5gdF/GZ18WU5uErNsEMjlWcRxFI1uJp3IbiqKEh0qgeaoFM2Bhv0PYTo+raQHoaI3pti&#10;VpbXxYBeOo9CEcXbu7cgX2X8plEiPDUNqcBMzSO3kK3PdptssVpC1XpwnRZHGvABFj1oGx89Q91B&#10;ALbz+j+oXguPhE2YCOwLbBotVO4hdjMt/+nmuQOnci9RHHJnmejzYMWv/dpufKIuRvvsHlG8ErO4&#10;7sC2KhN4Obg4uGmSqhgcVeeS5JDbeLYdfqKMObALmFUYG98nyNgfG7PYh7PYagxMxMv5Yv7tah5n&#10;Ik6xAqpTofMUfijsWTrU3GibdIAK9o8UEhGoTinp2uKDNibP0lg2RLazRVnmCkKjZYqmPPLtdm08&#10;20Nch6vvi/vb29xWjLxP87izMqN1CuT98RxAm7dzfN3YoxpJgLRtVG1RHjb+pFKcV6Z53K20EO/9&#10;XP33B6z+AAAA//8DAFBLAwQUAAYACAAAACEAP6AtD9wAAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7WVuKDWISoRCXEqiAQ3DgQewE02P429jmK3Td+eRRzocWdGs9/ku8UaccLZ&#10;D44UPGwiEEi1awbqFHx/va2fQPigqdHGESq4oIddcXuT66xxZ/rEUxU6wSXkM62gD2HKpPR1j1b7&#10;jZuQ2GvdbHXgc+5kM+szl1sj4yhKpNUD8YdeT1j2WI/V0SpopzgZjXmtDkn7fl9+jCWly0Wpu9Xy&#10;8gwi4BL+w/CLz+hQMNPeHanxwihYx4+cVLBNExDsp9GWhf2fIItcXg8ofgAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAQugyxtQEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQA/oC0P3AAAAAgBAAAPAAAAAAAAAAAAAAAAAA8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="#4a7ebb" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="006F5D9B">
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36A8372E" wp14:editId="6F1F7829">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-15875</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-27305</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5760000" cy="247650"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -5680,96 +7052,158 @@
                               <a:srgbClr val="676C72"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="215C26DF" w14:textId="3ECFFFDE" w:rsidR="006F5D9B" w:rsidRPr="004F5725" w:rsidRDefault="00D1745C" w:rsidP="00935257">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="22"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="004F5725">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               <w:color w:val="676C72"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
-                            <w:t>Author 1 Name, Author 2 Name</w:t>
+                            <w:t xml:space="preserve">Author 1 </w:t>
                           </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r w:rsidRPr="004F5725">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:color w:val="676C72"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>Name</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r w:rsidRPr="004F5725">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:color w:val="676C72"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, Author 2 </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r w:rsidRPr="004F5725">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:color w:val="676C72"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>Name</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="54000" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="36A8372E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 20" o:spid="_x0000_s1032" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;margin-left:-1.25pt;margin-top:-2.15pt;width:453.55pt;height:19.5pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/1o+O9wEAANsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJmnQw4hRdigwD&#10;uq1Atw+QZfmCyaJGKrGzrx8lJ+kub8P0IFCUeEgeHm3uxt6Ko0HqwBVyMZtLYZyGqnNNIb9+2b95&#10;KwUF5SplwZlCngzJu+3rV5vB52YJLdjKoGAQR/ngC9mG4PMsI92aXtEMvHF8WQP2KvARm6xCNTB6&#10;b7PlfL7OBsDKI2hDxN6H6VJuE35dGx0+1zWZIGwhubaQdkx7Gfdsu1F5g8q3nT6Xof6hil51jpNe&#10;oR5UUOKA3V9QfacRCOow09BnUNedNqkH7mYx/6Ob51Z5k3phcshfaaL/B6s/HZ/9E4owvoORB5ia&#10;IP8I+hsJB7tWucbcI8LQGlVx4kWkLBs85efQSDXlFEHK4SNUPGR1CJCAxhr7yAr3KRidB3C6km7G&#10;IDQ7V7frOS8pNN8tb27XqzSVTOWXaI8U3hvoRTQKiTzUhK6OjxRiNSq/PInJCGxX7Ttr0wGbcmdR&#10;HBULYJ/WFGt9qybvJR1NTxPebxjWRSQHEXNKFz2Jg9j2REAYy5EvIxclVCdmA2FSG/8ONlrAH1IM&#10;rLRC0veDQiOF/eCY0SjLZKxuEg948ZYXQznN4YUMUkzmLkwSPnjsmpbRp7k5uGfm6y6R8lLJuVZW&#10;UOrtrPYo0V/P6dXLn9z+BAAA//8DAFBLAwQUAAYACAAAACEAZbxSC98AAAAIAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrtA0thDgVQkJF6olCe97ESxwRr6PYTQJfjznBabSa&#10;0czbfDvZVgzU+8axgsU8AUFcOd1wreD97Xl2B8IHZI2tY1LwRR62xeVFjpl2I7/ScAi1iCXsM1Rg&#10;QugyKX1lyKKfu444eh+utxji2ddS9zjGctvKZZKspcWG44LBjp4MVZ+Hs1Ww2w03pRy+N2E0Go8v&#10;C7tHc1Lq+mp6fAARaAp/YfjFj+hQRKbSnVl70SqYLW9jMmq6AhH9+yRdgygVrNINyCKX/x8ofgAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/1o+O9wEAANsDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBlvFIL3wAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" stroked="f" strokecolor="#676c72">
               <v:fill opacity="0"/>
               <v:textbox inset="0,1.5mm,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="215C26DF" w14:textId="3ECFFFDE" w:rsidR="006F5D9B" w:rsidRPr="004F5725" w:rsidRDefault="00D1745C" w:rsidP="00935257">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="22"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="004F5725">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:color w:val="676C72"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:t>Author 1 Name, Author 2 Name</w:t>
+                      <w:t xml:space="preserve">Author 1 </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r w:rsidRPr="004F5725">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        <w:color w:val="676C72"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>Name</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r w:rsidRPr="004F5725">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        <w:color w:val="676C72"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, Author 2 </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r w:rsidRPr="004F5725">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        <w:color w:val="676C72"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>Name</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61A12502" w14:textId="77777777" w:rsidR="006F5D9B" w:rsidRDefault="006F5D9B" w:rsidP="00935257">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
@@ -5972,51 +7406,51 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:line w14:anchorId="7E50778A" id="Line 13" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-1.8pt,5.3pt" to="451.75pt,5.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxqMBEsgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KNNi4Ey0HjJL2k&#10;rYEkH7DmQyJKcYklbcl/X5KxnSK9BdWB2OUuhzPD1ep6Giw7KAoGXcvns5oz5QRK47qWPz/df/rK&#10;WYjgJFh0quVHFfj1+uOH1egbtcAerVTEEogLzehb3sfom6oKolcDhBl65VJRIw0QU0pdJQnGhD7Y&#10;alHXV9WIJD2hUCGk3duXIl8XfK2ViL+0Dioy2/LELZaVyrrLa7VeQdMR+N6IEw14B4sBjEuXXqBu&#10;IQLbk/kHajCCMKCOM4FDhVoboYqGpGZev1Hz2INXRUsyJ/iLTeH/wYqfh43bUqYuJvfoH1D8Dszh&#10;pgfXqULg6ejTw82zVdXoQ3M5kpPgt8R24w+UqQf2EYsLk6YhQyZ9bCpmHy9mqykykTa/LK/q9HEm&#10;zrUKmvNBTyF+VziwHLTcGpd9gAYODyFmItCcW/K2w3tjbXlL69iY2C6WCTqXAlojc7Uk1O02ltgB&#10;0jh8/ra8u7kpst60Ee6dLGi9Anl3iiMY+xKn2607uZENyNMWmh3K45bOLqX3KjRPs5UH4u+8nH79&#10;A9Z/AAAA//8DAFBLAwQUAAYACAAAACEAn+M7KdwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70i8g7WVuKDWoRURDXEqiAQ3DgQewI03P429jmK3Td+eRRzoabUzo9lv893srDjhFHpP&#10;Ch5WCQik2pueWgXfX2/LJxAhajLaekIFFwywK25vcp0Zf6ZPPFWxFVxCIdMKuhjHTMpQd+h0WPkR&#10;ib3GT05HXqdWmkmfudxZuU6SVDrdE1/o9Ihlh/VQHZ2CZlyng7Wv1SFt3u/Lj6Gk7XxR6m4xvzyD&#10;iDjH/zD84jM6FMy090cyQVgFy03KSdYTnuxvk80jiP2fIItcXj9Q/AAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBxqMBEsgEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCf4zsp3AAAAAgBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="#4a7ebb" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CC45B89" w14:textId="77777777" w:rsidR="00040229" w:rsidRPr="008C24C0" w:rsidRDefault="00040229" w:rsidP="00040229">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:spacing w:val="90"/>
         <w:sz w:val="40"/>
         <w:szCs w:val="39"/>
       </w:rPr>
     </w:pPr>
@@ -6302,51 +7736,51 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:line w14:anchorId="0F038E4A" id="Łącznik prostoliniowy 23" o:spid="_x0000_s1026" style="position:absolute;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-3.1pt,7.05pt" to="439.1pt,7.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBruKHUtgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/oPwi6L46zpk2NOAWWrrt0&#10;a4C2H8BIsi1MFgVRiZ2/n6QmadHdhl4IUSSfHh+p5e3YG7ZXnjTampeTKWfKCpTatjV/eb7/uuCM&#10;AlgJBq2q+UERv11dfFkOrlIz7NBI5VkEsVQNruZdCK4qChKd6oEm6JSNwQZ9DyG6vi2khyGi96aY&#10;TadXxYBeOo9CEcXbu9cgX2X8plEiPDYNqcBMzSO3kK3PdptssVpC1XpwnRZHGvAfLHrQNj56hrqD&#10;AGzn9T9QvRYeCZswEdgX2DRaqNxD7KacfujmqQOnci9RHHJnmejzYMXv/dpufKIuRvvkHlD8IWZx&#10;3YFtVSbwfHBxcGWSqhgcVeeS5JDbeLYdfqGMObALmFUYG98nyNgfG7PYh7PYagxMxMv5VTm/uYwz&#10;EadYAdWp0HkKPxX2LB1qbrRNOkAF+wcKiQhUp5R0bfFeG5NnaSwbaj5bzK/nuYLQaJmiKY98u10b&#10;z/YQ12Fx8738dp3bipH3aR53Vma0ToH8cTwH0Ob1HF839qhGEiBtG1VblIeNP6kU55VpHncrLcR7&#10;P1e//YDVXwAAAP//AwBQSwMEFAAGAAgAAAAhABQ0mojbAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNxapwVKCHEqQMCdFA7cnHgbB+J1FDtNyteziAMc981odibfzq4TBxxC&#10;60nBapmAQKq9aalR8Lp7WqQgQtRkdOcJFRwxwLY4Pcl1ZvxEL3goYyM4hEKmFdgY+0zKUFt0Oix9&#10;j8Ta3g9ORz6HRppBTxzuOrlOko10uiX+YHWPDxbrz3J0Ci4e98fn3dd09VbZMbx/yPmmLe+VOj+b&#10;725BRJzjnxl+6nN1KLhT5UcyQXQKFps1O5lfrkCwnl6nDKpfIItc/h9QfAMAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBruKHUtgEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAUNJqI2wAAAAgBAAAPAAAAAAAAAAAAAAAAABAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="#89b137" strokeweight="2.25pt">
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="2D6856CC" w14:textId="77777777" w:rsidR="00040229" w:rsidRPr="00A561B5" w:rsidRDefault="00040229" w:rsidP="00040229">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7528B3CF" wp14:editId="3586F553">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
@@ -9187,54 +10621,167 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="540C0DF1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="120E1D1A"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D1170F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DB562DDE"/>
-    <w:lvl w:ilvl="0" w:tplc="FCC6C0CE">
+    <w:tmpl w:val="809EC510"/>
+    <w:lvl w:ilvl="0" w:tplc="AC1C629E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="964" w:hanging="244"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
@@ -9300,51 +10847,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6157" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6877" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BD7121E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="560205DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9449,51 +10996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60461D53"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8188DF86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9598,51 +11145,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61331C66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC9AB4FE"/>
     <w:lvl w:ilvl="0" w:tplc="69F4160A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="212529"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9688,51 +11235,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61FE0EDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C328D82"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9801,51 +11348,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6157" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6877" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62604CC5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C82A8ED2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9950,51 +11497,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="653A286C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E4042BEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10099,51 +11646,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A20207C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D1F0896E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10248,51 +11795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D6B7523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91248334"/>
     <w:lvl w:ilvl="0" w:tplc="5BBCD840">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -10337,51 +11884,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EE1080E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F0A441A"/>
     <w:lvl w:ilvl="0" w:tplc="BBD093B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FutureWypunktowanie"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="624"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="MS Serif" w:hAnsi="MS Serif" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -10455,51 +12002,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70F53A9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC9E9BC6"/>
     <w:lvl w:ilvl="0" w:tplc="DE2275CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="624" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="MS Serif" w:hAnsi="MS Serif" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10569,51 +12116,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72805EBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B42209A"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -10658,51 +12205,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="798247DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5721A3C"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10771,55 +12318,55 @@
     <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E541DFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="56E297F8"/>
-    <w:lvl w:ilvl="0" w:tplc="7AAA4894">
+    <w:tmpl w:val="AAE0FFB6"/>
+    <w:lvl w:ilvl="0" w:tplc="AD5874F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="wypunktliczbyJOFFL"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="964" w:hanging="244"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -10890,524 +12437,541 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="954756317">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1372027577">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1782727040">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1400202850">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2090500066">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1695424288">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="856626353">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1435126037">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1188643248">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1456632230">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1649626357">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1240601655">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2071417119">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="111243389">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1360353097">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="147063550">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="838930371">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="938410241">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="113061754">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1471946510">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1837763484">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1428191280">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="498276671">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="720788831">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1634825262">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="579827869">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="817570728">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1352414527">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="588082408">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="601883546">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="385957574">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="212739661">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="96296676">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="954404207">
     <w:abstractNumId w:val="8"/>
   </w:num>
+  <w:num w:numId="35" w16cid:durableId="2142267137">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:hideSpellingErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3821" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00862B9B"/>
     <w:rsid w:val="0000004E"/>
     <w:rsid w:val="00000B00"/>
+    <w:rsid w:val="00001883"/>
     <w:rsid w:val="00002DC1"/>
     <w:rsid w:val="000038B6"/>
     <w:rsid w:val="00003B53"/>
     <w:rsid w:val="000119C8"/>
     <w:rsid w:val="0001391F"/>
     <w:rsid w:val="00014426"/>
     <w:rsid w:val="0001499A"/>
     <w:rsid w:val="00015ED2"/>
     <w:rsid w:val="000174DD"/>
     <w:rsid w:val="00024216"/>
     <w:rsid w:val="00024D35"/>
     <w:rsid w:val="00025306"/>
     <w:rsid w:val="00026252"/>
     <w:rsid w:val="0002651A"/>
     <w:rsid w:val="00027174"/>
     <w:rsid w:val="00031E8D"/>
     <w:rsid w:val="000323D6"/>
     <w:rsid w:val="00037087"/>
     <w:rsid w:val="000373CC"/>
     <w:rsid w:val="0003758F"/>
     <w:rsid w:val="00040229"/>
     <w:rsid w:val="0004058B"/>
     <w:rsid w:val="0004059A"/>
     <w:rsid w:val="0004092B"/>
     <w:rsid w:val="00044378"/>
     <w:rsid w:val="00044506"/>
+    <w:rsid w:val="00044A79"/>
     <w:rsid w:val="00045234"/>
     <w:rsid w:val="00045B96"/>
     <w:rsid w:val="00046C20"/>
     <w:rsid w:val="00050CC0"/>
     <w:rsid w:val="00050D28"/>
     <w:rsid w:val="00052804"/>
     <w:rsid w:val="00053649"/>
     <w:rsid w:val="00054819"/>
     <w:rsid w:val="00056848"/>
     <w:rsid w:val="000648D1"/>
     <w:rsid w:val="00064C2F"/>
     <w:rsid w:val="00066E08"/>
     <w:rsid w:val="00066E37"/>
     <w:rsid w:val="00070192"/>
     <w:rsid w:val="00071C66"/>
     <w:rsid w:val="00074332"/>
     <w:rsid w:val="000760FD"/>
     <w:rsid w:val="00076C54"/>
     <w:rsid w:val="000811CF"/>
     <w:rsid w:val="0008130D"/>
     <w:rsid w:val="00082D13"/>
     <w:rsid w:val="000848C1"/>
     <w:rsid w:val="00085796"/>
     <w:rsid w:val="00086EDD"/>
     <w:rsid w:val="00087EF7"/>
     <w:rsid w:val="000921FD"/>
     <w:rsid w:val="000924FC"/>
     <w:rsid w:val="00093438"/>
     <w:rsid w:val="00093D62"/>
+    <w:rsid w:val="00094785"/>
     <w:rsid w:val="00094FB0"/>
     <w:rsid w:val="00095141"/>
     <w:rsid w:val="0009539B"/>
     <w:rsid w:val="0009654D"/>
     <w:rsid w:val="00097992"/>
     <w:rsid w:val="000A10F7"/>
     <w:rsid w:val="000A2E2B"/>
     <w:rsid w:val="000A330E"/>
     <w:rsid w:val="000A49FD"/>
     <w:rsid w:val="000A5830"/>
     <w:rsid w:val="000A672F"/>
     <w:rsid w:val="000A68B0"/>
     <w:rsid w:val="000A7878"/>
     <w:rsid w:val="000B0548"/>
+    <w:rsid w:val="000B14B5"/>
     <w:rsid w:val="000B2E35"/>
     <w:rsid w:val="000B3F0A"/>
     <w:rsid w:val="000B64EA"/>
     <w:rsid w:val="000B6B4A"/>
     <w:rsid w:val="000B7426"/>
     <w:rsid w:val="000C0089"/>
     <w:rsid w:val="000C1078"/>
     <w:rsid w:val="000C18D3"/>
     <w:rsid w:val="000D11B1"/>
     <w:rsid w:val="000D3855"/>
     <w:rsid w:val="000D4E25"/>
     <w:rsid w:val="000D5409"/>
     <w:rsid w:val="000D61EB"/>
     <w:rsid w:val="000D6D9B"/>
     <w:rsid w:val="000E136A"/>
     <w:rsid w:val="000E2D96"/>
     <w:rsid w:val="000E3049"/>
     <w:rsid w:val="000E3184"/>
+    <w:rsid w:val="000E3C03"/>
     <w:rsid w:val="000E418A"/>
     <w:rsid w:val="000E68A3"/>
     <w:rsid w:val="000E745C"/>
     <w:rsid w:val="000E7D0D"/>
     <w:rsid w:val="000F102B"/>
     <w:rsid w:val="000F17E6"/>
     <w:rsid w:val="000F1BE1"/>
     <w:rsid w:val="000F3965"/>
     <w:rsid w:val="000F5086"/>
     <w:rsid w:val="0010016E"/>
     <w:rsid w:val="00100911"/>
     <w:rsid w:val="001014EC"/>
     <w:rsid w:val="00101AD9"/>
     <w:rsid w:val="0010335B"/>
     <w:rsid w:val="001045F5"/>
     <w:rsid w:val="00105A5B"/>
     <w:rsid w:val="00106A0B"/>
     <w:rsid w:val="001078C7"/>
     <w:rsid w:val="00111EAA"/>
     <w:rsid w:val="001128E0"/>
     <w:rsid w:val="0011298B"/>
     <w:rsid w:val="001137F9"/>
     <w:rsid w:val="00115DA9"/>
     <w:rsid w:val="001172F1"/>
     <w:rsid w:val="0011792E"/>
     <w:rsid w:val="001208CA"/>
     <w:rsid w:val="00120E3C"/>
     <w:rsid w:val="001265CD"/>
     <w:rsid w:val="00126B03"/>
     <w:rsid w:val="00127145"/>
+    <w:rsid w:val="00130403"/>
     <w:rsid w:val="00130C13"/>
     <w:rsid w:val="0013301A"/>
     <w:rsid w:val="001333E4"/>
     <w:rsid w:val="00133B6F"/>
     <w:rsid w:val="00133D42"/>
     <w:rsid w:val="0013509A"/>
     <w:rsid w:val="001373FF"/>
     <w:rsid w:val="00137A79"/>
     <w:rsid w:val="001401FC"/>
     <w:rsid w:val="00143927"/>
     <w:rsid w:val="0014405F"/>
     <w:rsid w:val="00144D96"/>
+    <w:rsid w:val="00144FF2"/>
     <w:rsid w:val="00146520"/>
     <w:rsid w:val="0015063A"/>
     <w:rsid w:val="00150989"/>
     <w:rsid w:val="00151087"/>
     <w:rsid w:val="00151BB4"/>
     <w:rsid w:val="00152B22"/>
     <w:rsid w:val="00152C5D"/>
     <w:rsid w:val="00152DBD"/>
     <w:rsid w:val="00153D6A"/>
     <w:rsid w:val="00153FF9"/>
+    <w:rsid w:val="00156A05"/>
     <w:rsid w:val="001617B8"/>
     <w:rsid w:val="00163E9E"/>
     <w:rsid w:val="001643A6"/>
     <w:rsid w:val="00165D74"/>
     <w:rsid w:val="00167A86"/>
     <w:rsid w:val="00167D55"/>
     <w:rsid w:val="001707C2"/>
     <w:rsid w:val="00172306"/>
     <w:rsid w:val="001729EF"/>
     <w:rsid w:val="00173546"/>
     <w:rsid w:val="00174CDF"/>
     <w:rsid w:val="001809EE"/>
     <w:rsid w:val="00180B68"/>
     <w:rsid w:val="00181938"/>
     <w:rsid w:val="00183B86"/>
     <w:rsid w:val="00184A62"/>
     <w:rsid w:val="0018502E"/>
     <w:rsid w:val="00185339"/>
     <w:rsid w:val="00185738"/>
     <w:rsid w:val="0018781E"/>
     <w:rsid w:val="001906D7"/>
     <w:rsid w:val="001910E2"/>
     <w:rsid w:val="001922D1"/>
     <w:rsid w:val="00192434"/>
     <w:rsid w:val="0019253E"/>
     <w:rsid w:val="00194937"/>
     <w:rsid w:val="0019531A"/>
     <w:rsid w:val="00196EDC"/>
     <w:rsid w:val="00197605"/>
     <w:rsid w:val="001977A1"/>
     <w:rsid w:val="00197F51"/>
     <w:rsid w:val="001A0011"/>
     <w:rsid w:val="001A114A"/>
     <w:rsid w:val="001A2615"/>
     <w:rsid w:val="001A3C90"/>
     <w:rsid w:val="001A5DB3"/>
+    <w:rsid w:val="001B06B9"/>
     <w:rsid w:val="001B1DE4"/>
     <w:rsid w:val="001B2518"/>
     <w:rsid w:val="001B2522"/>
     <w:rsid w:val="001B33A7"/>
     <w:rsid w:val="001B37FA"/>
     <w:rsid w:val="001B3B30"/>
     <w:rsid w:val="001B4CFD"/>
     <w:rsid w:val="001C09DD"/>
     <w:rsid w:val="001C4648"/>
     <w:rsid w:val="001C5A9C"/>
     <w:rsid w:val="001D073B"/>
     <w:rsid w:val="001D121B"/>
     <w:rsid w:val="001D145D"/>
     <w:rsid w:val="001D19D2"/>
+    <w:rsid w:val="001D468F"/>
     <w:rsid w:val="001E0AA4"/>
     <w:rsid w:val="001E1E84"/>
+    <w:rsid w:val="001E3649"/>
     <w:rsid w:val="001E4DDB"/>
     <w:rsid w:val="001E741F"/>
     <w:rsid w:val="001F055D"/>
     <w:rsid w:val="001F066A"/>
     <w:rsid w:val="001F27A2"/>
     <w:rsid w:val="001F3C7E"/>
     <w:rsid w:val="001F4942"/>
     <w:rsid w:val="001F5442"/>
     <w:rsid w:val="001F6716"/>
     <w:rsid w:val="001F7D39"/>
     <w:rsid w:val="00202BEB"/>
     <w:rsid w:val="00202FF4"/>
+    <w:rsid w:val="00203520"/>
     <w:rsid w:val="00203D0A"/>
     <w:rsid w:val="0020408F"/>
     <w:rsid w:val="0020479D"/>
     <w:rsid w:val="002049D9"/>
     <w:rsid w:val="00206098"/>
     <w:rsid w:val="002063CD"/>
     <w:rsid w:val="00206AEC"/>
+    <w:rsid w:val="002074DA"/>
+    <w:rsid w:val="002131E0"/>
     <w:rsid w:val="002139CA"/>
     <w:rsid w:val="00213EBB"/>
     <w:rsid w:val="002152B6"/>
     <w:rsid w:val="00215EEA"/>
     <w:rsid w:val="00217F29"/>
     <w:rsid w:val="0022031F"/>
     <w:rsid w:val="0022228B"/>
     <w:rsid w:val="002228C9"/>
     <w:rsid w:val="002229ED"/>
     <w:rsid w:val="00223122"/>
+    <w:rsid w:val="002239DF"/>
     <w:rsid w:val="00223E9A"/>
     <w:rsid w:val="0022466D"/>
     <w:rsid w:val="0022653C"/>
     <w:rsid w:val="0022689D"/>
     <w:rsid w:val="0022789C"/>
     <w:rsid w:val="002333EF"/>
     <w:rsid w:val="002347A8"/>
     <w:rsid w:val="00234B30"/>
     <w:rsid w:val="00236785"/>
     <w:rsid w:val="002367FE"/>
     <w:rsid w:val="0023730E"/>
     <w:rsid w:val="00241D1F"/>
     <w:rsid w:val="00242C76"/>
     <w:rsid w:val="00244953"/>
     <w:rsid w:val="00245088"/>
     <w:rsid w:val="002456C8"/>
     <w:rsid w:val="00245867"/>
     <w:rsid w:val="00247399"/>
     <w:rsid w:val="00251C52"/>
     <w:rsid w:val="00252C3D"/>
     <w:rsid w:val="00254AEA"/>
     <w:rsid w:val="00256B72"/>
     <w:rsid w:val="00257AAF"/>
     <w:rsid w:val="002603C2"/>
     <w:rsid w:val="002619FB"/>
     <w:rsid w:val="00261E79"/>
     <w:rsid w:val="00262787"/>
     <w:rsid w:val="00264896"/>
+    <w:rsid w:val="0026587A"/>
     <w:rsid w:val="00265FB1"/>
     <w:rsid w:val="00270931"/>
     <w:rsid w:val="00271D46"/>
     <w:rsid w:val="00271EAB"/>
     <w:rsid w:val="00281EB0"/>
     <w:rsid w:val="0028273C"/>
     <w:rsid w:val="00282BF0"/>
     <w:rsid w:val="002862DC"/>
     <w:rsid w:val="002871E5"/>
     <w:rsid w:val="002873DF"/>
     <w:rsid w:val="00290A06"/>
     <w:rsid w:val="0029132F"/>
     <w:rsid w:val="00292C68"/>
     <w:rsid w:val="002974FC"/>
     <w:rsid w:val="002A01A6"/>
     <w:rsid w:val="002A15EA"/>
+    <w:rsid w:val="002A26F4"/>
     <w:rsid w:val="002A2AE1"/>
     <w:rsid w:val="002A3926"/>
     <w:rsid w:val="002A3E97"/>
     <w:rsid w:val="002A4B27"/>
     <w:rsid w:val="002A5848"/>
     <w:rsid w:val="002A6012"/>
     <w:rsid w:val="002A62BF"/>
     <w:rsid w:val="002A6816"/>
     <w:rsid w:val="002B1100"/>
     <w:rsid w:val="002B27C6"/>
     <w:rsid w:val="002B308B"/>
     <w:rsid w:val="002B376F"/>
     <w:rsid w:val="002B4F54"/>
     <w:rsid w:val="002B50DB"/>
     <w:rsid w:val="002B51A1"/>
     <w:rsid w:val="002B6DAF"/>
     <w:rsid w:val="002B7155"/>
     <w:rsid w:val="002B7C6B"/>
     <w:rsid w:val="002C5684"/>
     <w:rsid w:val="002D2A54"/>
     <w:rsid w:val="002D3F48"/>
     <w:rsid w:val="002D5EB7"/>
     <w:rsid w:val="002D7E40"/>
     <w:rsid w:val="002E29B3"/>
     <w:rsid w:val="002E404E"/>
     <w:rsid w:val="002E5947"/>
     <w:rsid w:val="002E671C"/>
     <w:rsid w:val="002F0564"/>
     <w:rsid w:val="002F0A3F"/>
     <w:rsid w:val="002F16F0"/>
     <w:rsid w:val="002F3E90"/>
     <w:rsid w:val="002F6098"/>
     <w:rsid w:val="002F79E2"/>
     <w:rsid w:val="002F7D21"/>
     <w:rsid w:val="00300369"/>
     <w:rsid w:val="00302D22"/>
     <w:rsid w:val="00304D3D"/>
     <w:rsid w:val="00305884"/>
     <w:rsid w:val="00307444"/>
     <w:rsid w:val="0031064E"/>
     <w:rsid w:val="003113D5"/>
     <w:rsid w:val="00311778"/>
     <w:rsid w:val="00312675"/>
     <w:rsid w:val="00315C12"/>
     <w:rsid w:val="003171B5"/>
     <w:rsid w:val="003171C8"/>
     <w:rsid w:val="003174D5"/>
+    <w:rsid w:val="0031781B"/>
     <w:rsid w:val="00321072"/>
     <w:rsid w:val="00321B1E"/>
     <w:rsid w:val="00321B43"/>
     <w:rsid w:val="003239D6"/>
     <w:rsid w:val="00323C90"/>
     <w:rsid w:val="003278AE"/>
     <w:rsid w:val="00330076"/>
+    <w:rsid w:val="0033034A"/>
     <w:rsid w:val="00336B1B"/>
     <w:rsid w:val="00336B3C"/>
     <w:rsid w:val="00337A9C"/>
     <w:rsid w:val="00337F59"/>
     <w:rsid w:val="00341213"/>
     <w:rsid w:val="003424B9"/>
     <w:rsid w:val="00344567"/>
     <w:rsid w:val="00344AB5"/>
     <w:rsid w:val="00344D73"/>
+    <w:rsid w:val="00345C12"/>
     <w:rsid w:val="00350C3F"/>
     <w:rsid w:val="00350FE9"/>
     <w:rsid w:val="003544B3"/>
     <w:rsid w:val="00354CAA"/>
+    <w:rsid w:val="003562E4"/>
     <w:rsid w:val="00356E66"/>
     <w:rsid w:val="0035706B"/>
     <w:rsid w:val="00365900"/>
     <w:rsid w:val="00367709"/>
     <w:rsid w:val="0037021C"/>
     <w:rsid w:val="0037055E"/>
     <w:rsid w:val="00371B52"/>
     <w:rsid w:val="00373109"/>
     <w:rsid w:val="003740C1"/>
     <w:rsid w:val="00375A33"/>
     <w:rsid w:val="00376458"/>
     <w:rsid w:val="00376683"/>
     <w:rsid w:val="00377DEF"/>
     <w:rsid w:val="00380A40"/>
     <w:rsid w:val="00380C60"/>
     <w:rsid w:val="00380F45"/>
     <w:rsid w:val="003869FB"/>
     <w:rsid w:val="00387A03"/>
     <w:rsid w:val="00390089"/>
     <w:rsid w:val="0039076E"/>
     <w:rsid w:val="00392062"/>
     <w:rsid w:val="003921BC"/>
     <w:rsid w:val="003926A7"/>
     <w:rsid w:val="00392B91"/>
     <w:rsid w:val="00395423"/>
@@ -11425,50 +12989,51 @@
     <w:rsid w:val="003B7D84"/>
     <w:rsid w:val="003B7F47"/>
     <w:rsid w:val="003B7F63"/>
     <w:rsid w:val="003C0169"/>
     <w:rsid w:val="003C04A1"/>
     <w:rsid w:val="003C0B80"/>
     <w:rsid w:val="003C2057"/>
     <w:rsid w:val="003C2A4C"/>
     <w:rsid w:val="003C38C5"/>
     <w:rsid w:val="003C7E3F"/>
     <w:rsid w:val="003D1185"/>
     <w:rsid w:val="003D457B"/>
     <w:rsid w:val="003D4774"/>
     <w:rsid w:val="003D5356"/>
     <w:rsid w:val="003D6039"/>
     <w:rsid w:val="003D6BC0"/>
     <w:rsid w:val="003E0326"/>
     <w:rsid w:val="003E12D1"/>
     <w:rsid w:val="003E146C"/>
     <w:rsid w:val="003E31D6"/>
     <w:rsid w:val="003E356D"/>
     <w:rsid w:val="003E7B9A"/>
     <w:rsid w:val="003E7C7B"/>
     <w:rsid w:val="003F2AE4"/>
     <w:rsid w:val="003F3A01"/>
+    <w:rsid w:val="003F4773"/>
     <w:rsid w:val="003F7E5D"/>
     <w:rsid w:val="0040132F"/>
     <w:rsid w:val="00401A06"/>
     <w:rsid w:val="0040282F"/>
     <w:rsid w:val="00403AD0"/>
     <w:rsid w:val="004125BF"/>
     <w:rsid w:val="00413BAC"/>
     <w:rsid w:val="00414002"/>
     <w:rsid w:val="00415C94"/>
     <w:rsid w:val="00417B7C"/>
     <w:rsid w:val="0042077B"/>
     <w:rsid w:val="00425120"/>
     <w:rsid w:val="0043150F"/>
     <w:rsid w:val="004318AC"/>
     <w:rsid w:val="00431D03"/>
     <w:rsid w:val="0043257F"/>
     <w:rsid w:val="004332A2"/>
     <w:rsid w:val="004355C3"/>
     <w:rsid w:val="00435857"/>
     <w:rsid w:val="00435973"/>
     <w:rsid w:val="00437327"/>
     <w:rsid w:val="0043748E"/>
     <w:rsid w:val="00437736"/>
     <w:rsid w:val="004419F9"/>
     <w:rsid w:val="00441A06"/>
@@ -11477,63 +13042,65 @@
     <w:rsid w:val="0044285F"/>
     <w:rsid w:val="004431DC"/>
     <w:rsid w:val="00444801"/>
     <w:rsid w:val="00444E33"/>
     <w:rsid w:val="0044512E"/>
     <w:rsid w:val="00445BE3"/>
     <w:rsid w:val="00445DEB"/>
     <w:rsid w:val="004460C5"/>
     <w:rsid w:val="00447445"/>
     <w:rsid w:val="004509C5"/>
     <w:rsid w:val="004517D6"/>
     <w:rsid w:val="004533E7"/>
     <w:rsid w:val="00453D52"/>
     <w:rsid w:val="00456D1E"/>
     <w:rsid w:val="004575BE"/>
     <w:rsid w:val="0046135B"/>
     <w:rsid w:val="00462973"/>
     <w:rsid w:val="004635D2"/>
     <w:rsid w:val="004639AE"/>
     <w:rsid w:val="004650CB"/>
     <w:rsid w:val="00466DA1"/>
     <w:rsid w:val="00467104"/>
     <w:rsid w:val="00470ACD"/>
     <w:rsid w:val="00471581"/>
     <w:rsid w:val="004730A3"/>
+    <w:rsid w:val="00473CD0"/>
     <w:rsid w:val="00474CC9"/>
     <w:rsid w:val="0047605B"/>
     <w:rsid w:val="0048186E"/>
     <w:rsid w:val="004837E0"/>
     <w:rsid w:val="00484974"/>
     <w:rsid w:val="00485064"/>
     <w:rsid w:val="00485318"/>
     <w:rsid w:val="00487016"/>
     <w:rsid w:val="00490CE1"/>
     <w:rsid w:val="004913CA"/>
     <w:rsid w:val="00491930"/>
     <w:rsid w:val="00494EE2"/>
     <w:rsid w:val="004959C2"/>
+    <w:rsid w:val="0049775F"/>
     <w:rsid w:val="004A11FD"/>
     <w:rsid w:val="004A1ED4"/>
     <w:rsid w:val="004A22C0"/>
     <w:rsid w:val="004A249D"/>
     <w:rsid w:val="004A34F0"/>
     <w:rsid w:val="004A449F"/>
     <w:rsid w:val="004A56EF"/>
     <w:rsid w:val="004A77E6"/>
     <w:rsid w:val="004A7C07"/>
     <w:rsid w:val="004B0AB0"/>
     <w:rsid w:val="004B264B"/>
     <w:rsid w:val="004B2C9F"/>
     <w:rsid w:val="004B4201"/>
     <w:rsid w:val="004B43F3"/>
     <w:rsid w:val="004B454B"/>
     <w:rsid w:val="004B5D13"/>
     <w:rsid w:val="004B68E0"/>
     <w:rsid w:val="004B7659"/>
     <w:rsid w:val="004C13C7"/>
     <w:rsid w:val="004C280D"/>
     <w:rsid w:val="004C3C7B"/>
     <w:rsid w:val="004C3CB3"/>
     <w:rsid w:val="004C54CE"/>
     <w:rsid w:val="004D25C2"/>
     <w:rsid w:val="004D2859"/>
@@ -11547,111 +13114,115 @@
     <w:rsid w:val="004D77C3"/>
     <w:rsid w:val="004E007A"/>
     <w:rsid w:val="004E2137"/>
     <w:rsid w:val="004E24CD"/>
     <w:rsid w:val="004E551C"/>
     <w:rsid w:val="004F27DC"/>
     <w:rsid w:val="004F367A"/>
     <w:rsid w:val="004F4EFB"/>
     <w:rsid w:val="004F5725"/>
     <w:rsid w:val="004F7973"/>
     <w:rsid w:val="00501490"/>
     <w:rsid w:val="00503436"/>
     <w:rsid w:val="00505D9C"/>
     <w:rsid w:val="0050750C"/>
     <w:rsid w:val="00511FDC"/>
     <w:rsid w:val="00512972"/>
     <w:rsid w:val="00515A53"/>
     <w:rsid w:val="00516422"/>
     <w:rsid w:val="00516D37"/>
     <w:rsid w:val="00520902"/>
     <w:rsid w:val="00522584"/>
     <w:rsid w:val="0052379D"/>
     <w:rsid w:val="005242C9"/>
     <w:rsid w:val="005244C6"/>
     <w:rsid w:val="00524CD9"/>
+    <w:rsid w:val="00525D5F"/>
     <w:rsid w:val="0052646B"/>
     <w:rsid w:val="0052756B"/>
     <w:rsid w:val="00527C09"/>
     <w:rsid w:val="00532414"/>
     <w:rsid w:val="00532D1C"/>
     <w:rsid w:val="005335D2"/>
     <w:rsid w:val="00533C44"/>
+    <w:rsid w:val="00535397"/>
     <w:rsid w:val="0053561B"/>
     <w:rsid w:val="0053700A"/>
     <w:rsid w:val="00537368"/>
     <w:rsid w:val="00540984"/>
     <w:rsid w:val="005411AE"/>
     <w:rsid w:val="00542E1A"/>
+    <w:rsid w:val="00545410"/>
     <w:rsid w:val="005461C5"/>
     <w:rsid w:val="00547491"/>
     <w:rsid w:val="005552B1"/>
     <w:rsid w:val="005567DC"/>
     <w:rsid w:val="0055717D"/>
     <w:rsid w:val="0055735E"/>
     <w:rsid w:val="00560487"/>
     <w:rsid w:val="00561454"/>
     <w:rsid w:val="00561FD2"/>
     <w:rsid w:val="005628E5"/>
     <w:rsid w:val="00564BB4"/>
     <w:rsid w:val="00564C41"/>
     <w:rsid w:val="0057033F"/>
     <w:rsid w:val="005707D4"/>
     <w:rsid w:val="005726C6"/>
     <w:rsid w:val="00572D7F"/>
     <w:rsid w:val="00575210"/>
     <w:rsid w:val="0057558A"/>
     <w:rsid w:val="00576292"/>
     <w:rsid w:val="00580443"/>
     <w:rsid w:val="00582F33"/>
     <w:rsid w:val="00583C36"/>
     <w:rsid w:val="00585F30"/>
     <w:rsid w:val="00587676"/>
     <w:rsid w:val="00590EE5"/>
     <w:rsid w:val="005917DD"/>
     <w:rsid w:val="00594807"/>
     <w:rsid w:val="00594967"/>
     <w:rsid w:val="0059499B"/>
     <w:rsid w:val="005961DA"/>
     <w:rsid w:val="00596EE3"/>
     <w:rsid w:val="00597500"/>
     <w:rsid w:val="00597C07"/>
     <w:rsid w:val="005A05E3"/>
     <w:rsid w:val="005A3602"/>
     <w:rsid w:val="005A5C78"/>
     <w:rsid w:val="005A6638"/>
     <w:rsid w:val="005A73EA"/>
     <w:rsid w:val="005B2106"/>
     <w:rsid w:val="005B32D9"/>
     <w:rsid w:val="005B4A88"/>
     <w:rsid w:val="005B59C7"/>
     <w:rsid w:val="005B5B26"/>
     <w:rsid w:val="005B7600"/>
     <w:rsid w:val="005B796D"/>
     <w:rsid w:val="005C0E6D"/>
     <w:rsid w:val="005C26C4"/>
     <w:rsid w:val="005C3FDA"/>
+    <w:rsid w:val="005C48CB"/>
     <w:rsid w:val="005C5D5C"/>
     <w:rsid w:val="005D1871"/>
     <w:rsid w:val="005D42E5"/>
     <w:rsid w:val="005D4BD7"/>
     <w:rsid w:val="005D4E99"/>
     <w:rsid w:val="005D6793"/>
     <w:rsid w:val="005E04F7"/>
     <w:rsid w:val="005E0761"/>
     <w:rsid w:val="005E0A5C"/>
     <w:rsid w:val="005E1EEB"/>
     <w:rsid w:val="005E4878"/>
     <w:rsid w:val="005E6B51"/>
     <w:rsid w:val="005E7312"/>
     <w:rsid w:val="005E7C48"/>
     <w:rsid w:val="005F0CD3"/>
     <w:rsid w:val="005F3E43"/>
     <w:rsid w:val="005F4291"/>
     <w:rsid w:val="00600EFA"/>
     <w:rsid w:val="00601410"/>
     <w:rsid w:val="00602D45"/>
     <w:rsid w:val="00603046"/>
     <w:rsid w:val="00603A64"/>
     <w:rsid w:val="00603FC3"/>
     <w:rsid w:val="00605C61"/>
     <w:rsid w:val="00610E0C"/>
@@ -11734,77 +13305,79 @@
     <w:rsid w:val="006D0B73"/>
     <w:rsid w:val="006D159A"/>
     <w:rsid w:val="006D253E"/>
     <w:rsid w:val="006D32A0"/>
     <w:rsid w:val="006D52A3"/>
     <w:rsid w:val="006D55F9"/>
     <w:rsid w:val="006D640C"/>
     <w:rsid w:val="006D7814"/>
     <w:rsid w:val="006E135A"/>
     <w:rsid w:val="006E31E9"/>
     <w:rsid w:val="006E395A"/>
     <w:rsid w:val="006E5634"/>
     <w:rsid w:val="006E66E4"/>
     <w:rsid w:val="006F1BD0"/>
     <w:rsid w:val="006F3EBA"/>
     <w:rsid w:val="006F40BA"/>
     <w:rsid w:val="006F41E7"/>
     <w:rsid w:val="006F43DA"/>
     <w:rsid w:val="006F4473"/>
     <w:rsid w:val="006F4C8D"/>
     <w:rsid w:val="006F5D9B"/>
     <w:rsid w:val="007036F6"/>
     <w:rsid w:val="00703A30"/>
     <w:rsid w:val="00703E82"/>
     <w:rsid w:val="007048FE"/>
+    <w:rsid w:val="00705735"/>
     <w:rsid w:val="00707073"/>
     <w:rsid w:val="00712717"/>
     <w:rsid w:val="007138C2"/>
     <w:rsid w:val="007146A7"/>
     <w:rsid w:val="007164F4"/>
     <w:rsid w:val="00717651"/>
     <w:rsid w:val="00717E4C"/>
     <w:rsid w:val="007238A5"/>
     <w:rsid w:val="007241B4"/>
     <w:rsid w:val="0072444A"/>
     <w:rsid w:val="007251E1"/>
     <w:rsid w:val="00726DA9"/>
     <w:rsid w:val="007273BE"/>
     <w:rsid w:val="007303BA"/>
     <w:rsid w:val="007304CD"/>
     <w:rsid w:val="00730A4A"/>
     <w:rsid w:val="0073393A"/>
     <w:rsid w:val="0073413D"/>
     <w:rsid w:val="00736ADF"/>
     <w:rsid w:val="007413DB"/>
     <w:rsid w:val="00741430"/>
     <w:rsid w:val="00742AAC"/>
     <w:rsid w:val="00743CC4"/>
     <w:rsid w:val="00745324"/>
     <w:rsid w:val="00745ED0"/>
     <w:rsid w:val="00752304"/>
     <w:rsid w:val="0075235A"/>
+    <w:rsid w:val="0075662D"/>
     <w:rsid w:val="00756744"/>
     <w:rsid w:val="00760885"/>
     <w:rsid w:val="00760D5A"/>
     <w:rsid w:val="00761307"/>
     <w:rsid w:val="00762AC6"/>
     <w:rsid w:val="007636E5"/>
     <w:rsid w:val="00764CD6"/>
     <w:rsid w:val="00767030"/>
     <w:rsid w:val="007711DC"/>
     <w:rsid w:val="007715E0"/>
     <w:rsid w:val="00771DAD"/>
     <w:rsid w:val="0077218F"/>
     <w:rsid w:val="0077346A"/>
     <w:rsid w:val="0077378F"/>
     <w:rsid w:val="00774D93"/>
     <w:rsid w:val="00780283"/>
     <w:rsid w:val="0078110A"/>
     <w:rsid w:val="00784F70"/>
     <w:rsid w:val="0078720A"/>
     <w:rsid w:val="00791F4B"/>
     <w:rsid w:val="00792185"/>
     <w:rsid w:val="00793580"/>
     <w:rsid w:val="00793E46"/>
     <w:rsid w:val="007A0740"/>
     <w:rsid w:val="007A2F4F"/>
@@ -11848,73 +13421,76 @@
     <w:rsid w:val="007F5AC9"/>
     <w:rsid w:val="007F7222"/>
     <w:rsid w:val="00802545"/>
     <w:rsid w:val="00802F47"/>
     <w:rsid w:val="008032A9"/>
     <w:rsid w:val="0080588C"/>
     <w:rsid w:val="0080748B"/>
     <w:rsid w:val="008074A2"/>
     <w:rsid w:val="00810DB7"/>
     <w:rsid w:val="008114EC"/>
     <w:rsid w:val="00811F8F"/>
     <w:rsid w:val="00812D13"/>
     <w:rsid w:val="00812EFF"/>
     <w:rsid w:val="00816CA3"/>
     <w:rsid w:val="0082010D"/>
     <w:rsid w:val="00821BC2"/>
     <w:rsid w:val="0082331A"/>
     <w:rsid w:val="0082403D"/>
     <w:rsid w:val="00824C80"/>
     <w:rsid w:val="00827641"/>
     <w:rsid w:val="00827C41"/>
     <w:rsid w:val="00831AB4"/>
     <w:rsid w:val="0083641D"/>
     <w:rsid w:val="00836DDD"/>
     <w:rsid w:val="00836F45"/>
+    <w:rsid w:val="0084150B"/>
     <w:rsid w:val="0084160E"/>
     <w:rsid w:val="00842A93"/>
     <w:rsid w:val="00842FF2"/>
     <w:rsid w:val="00843432"/>
     <w:rsid w:val="00843700"/>
     <w:rsid w:val="00844409"/>
     <w:rsid w:val="00844CA9"/>
     <w:rsid w:val="00844DB8"/>
     <w:rsid w:val="00845D5D"/>
     <w:rsid w:val="008476CE"/>
     <w:rsid w:val="00847CB1"/>
     <w:rsid w:val="00854269"/>
     <w:rsid w:val="00855704"/>
+    <w:rsid w:val="0085636D"/>
     <w:rsid w:val="00857B89"/>
     <w:rsid w:val="008624E2"/>
     <w:rsid w:val="00862B9B"/>
     <w:rsid w:val="00863DAC"/>
     <w:rsid w:val="008658B6"/>
     <w:rsid w:val="00865AEC"/>
     <w:rsid w:val="00867DE4"/>
     <w:rsid w:val="0087137F"/>
     <w:rsid w:val="008714EE"/>
     <w:rsid w:val="00873178"/>
+    <w:rsid w:val="008751C5"/>
     <w:rsid w:val="00876344"/>
     <w:rsid w:val="00880B8E"/>
     <w:rsid w:val="0088149B"/>
     <w:rsid w:val="0088242E"/>
     <w:rsid w:val="00882779"/>
     <w:rsid w:val="00882838"/>
     <w:rsid w:val="00882C95"/>
     <w:rsid w:val="00887C57"/>
     <w:rsid w:val="00887D6F"/>
     <w:rsid w:val="00891555"/>
     <w:rsid w:val="008915D2"/>
     <w:rsid w:val="00891D43"/>
     <w:rsid w:val="008930A0"/>
     <w:rsid w:val="00893187"/>
     <w:rsid w:val="008959CC"/>
     <w:rsid w:val="0089616F"/>
     <w:rsid w:val="00897CDE"/>
     <w:rsid w:val="008A0235"/>
     <w:rsid w:val="008A0E55"/>
     <w:rsid w:val="008A194F"/>
     <w:rsid w:val="008A4055"/>
     <w:rsid w:val="008A5A5C"/>
     <w:rsid w:val="008A5EC0"/>
     <w:rsid w:val="008A6993"/>
     <w:rsid w:val="008A7FAE"/>
@@ -11948,100 +13524,102 @@
     <w:rsid w:val="008F53D3"/>
     <w:rsid w:val="008F604E"/>
     <w:rsid w:val="008F7881"/>
     <w:rsid w:val="008F7E65"/>
     <w:rsid w:val="00902632"/>
     <w:rsid w:val="00910C40"/>
     <w:rsid w:val="00911C97"/>
     <w:rsid w:val="00912472"/>
     <w:rsid w:val="00912621"/>
     <w:rsid w:val="00913644"/>
     <w:rsid w:val="0091421B"/>
     <w:rsid w:val="00917D21"/>
     <w:rsid w:val="009219D9"/>
     <w:rsid w:val="00923D07"/>
     <w:rsid w:val="009240FE"/>
     <w:rsid w:val="00924303"/>
     <w:rsid w:val="009274AC"/>
     <w:rsid w:val="00927AC3"/>
     <w:rsid w:val="00927AEC"/>
     <w:rsid w:val="00927E21"/>
     <w:rsid w:val="00930121"/>
     <w:rsid w:val="00935257"/>
     <w:rsid w:val="00936ACD"/>
     <w:rsid w:val="00937FC4"/>
     <w:rsid w:val="009423C1"/>
+    <w:rsid w:val="00942B8C"/>
     <w:rsid w:val="00942F93"/>
     <w:rsid w:val="009444AF"/>
     <w:rsid w:val="00944CCA"/>
     <w:rsid w:val="00945822"/>
     <w:rsid w:val="0094610C"/>
     <w:rsid w:val="0094619B"/>
     <w:rsid w:val="00950C49"/>
     <w:rsid w:val="009512A7"/>
     <w:rsid w:val="009513F3"/>
     <w:rsid w:val="009526BE"/>
     <w:rsid w:val="00952908"/>
     <w:rsid w:val="0095431E"/>
     <w:rsid w:val="00954F7D"/>
     <w:rsid w:val="00955993"/>
     <w:rsid w:val="009560A6"/>
     <w:rsid w:val="00956A5B"/>
     <w:rsid w:val="00957046"/>
     <w:rsid w:val="00957544"/>
     <w:rsid w:val="00961A11"/>
     <w:rsid w:val="00965727"/>
     <w:rsid w:val="0096697B"/>
     <w:rsid w:val="00966A38"/>
     <w:rsid w:val="00966B22"/>
     <w:rsid w:val="0096707D"/>
     <w:rsid w:val="009706C5"/>
     <w:rsid w:val="00970D39"/>
     <w:rsid w:val="00970F0A"/>
     <w:rsid w:val="009717B0"/>
     <w:rsid w:val="00971AAE"/>
     <w:rsid w:val="00972C98"/>
     <w:rsid w:val="00973528"/>
     <w:rsid w:val="0097361E"/>
     <w:rsid w:val="009752A1"/>
     <w:rsid w:val="00976675"/>
     <w:rsid w:val="0098049E"/>
     <w:rsid w:val="009816E6"/>
     <w:rsid w:val="00981E83"/>
     <w:rsid w:val="00990EF8"/>
     <w:rsid w:val="009912F1"/>
     <w:rsid w:val="0099272F"/>
     <w:rsid w:val="00993624"/>
     <w:rsid w:val="00993DC6"/>
     <w:rsid w:val="009A172F"/>
     <w:rsid w:val="009A25AD"/>
     <w:rsid w:val="009A41EF"/>
     <w:rsid w:val="009A4BD2"/>
     <w:rsid w:val="009A5EBF"/>
     <w:rsid w:val="009A6623"/>
     <w:rsid w:val="009A6877"/>
     <w:rsid w:val="009A697E"/>
+    <w:rsid w:val="009B1152"/>
     <w:rsid w:val="009B18F1"/>
     <w:rsid w:val="009B4A12"/>
     <w:rsid w:val="009B4F29"/>
     <w:rsid w:val="009C17BD"/>
     <w:rsid w:val="009D0C29"/>
     <w:rsid w:val="009D332C"/>
     <w:rsid w:val="009D34A7"/>
     <w:rsid w:val="009D3723"/>
     <w:rsid w:val="009D460D"/>
     <w:rsid w:val="009D587C"/>
     <w:rsid w:val="009D6BA4"/>
     <w:rsid w:val="009D6FA8"/>
     <w:rsid w:val="009E0196"/>
     <w:rsid w:val="009E03E2"/>
     <w:rsid w:val="009E1F1A"/>
     <w:rsid w:val="009E2315"/>
     <w:rsid w:val="009E2670"/>
     <w:rsid w:val="009E2C6D"/>
     <w:rsid w:val="009E4148"/>
     <w:rsid w:val="009E466F"/>
     <w:rsid w:val="009E586C"/>
     <w:rsid w:val="009E63FC"/>
     <w:rsid w:val="009E6783"/>
     <w:rsid w:val="009F1CBC"/>
     <w:rsid w:val="009F2766"/>
@@ -12052,119 +13630,124 @@
     <w:rsid w:val="00A001F5"/>
     <w:rsid w:val="00A010D4"/>
     <w:rsid w:val="00A024F6"/>
     <w:rsid w:val="00A02CEA"/>
     <w:rsid w:val="00A05E4A"/>
     <w:rsid w:val="00A079B9"/>
     <w:rsid w:val="00A1162E"/>
     <w:rsid w:val="00A11807"/>
     <w:rsid w:val="00A1238D"/>
     <w:rsid w:val="00A13553"/>
     <w:rsid w:val="00A13ADB"/>
     <w:rsid w:val="00A15306"/>
     <w:rsid w:val="00A17B9C"/>
     <w:rsid w:val="00A21A9F"/>
     <w:rsid w:val="00A24FFD"/>
     <w:rsid w:val="00A258DB"/>
     <w:rsid w:val="00A26439"/>
     <w:rsid w:val="00A26573"/>
     <w:rsid w:val="00A26B30"/>
     <w:rsid w:val="00A273FA"/>
     <w:rsid w:val="00A31712"/>
     <w:rsid w:val="00A32292"/>
     <w:rsid w:val="00A332DD"/>
     <w:rsid w:val="00A33849"/>
     <w:rsid w:val="00A33DA5"/>
+    <w:rsid w:val="00A34CDB"/>
     <w:rsid w:val="00A350D3"/>
     <w:rsid w:val="00A35ACD"/>
     <w:rsid w:val="00A4090D"/>
     <w:rsid w:val="00A40E38"/>
     <w:rsid w:val="00A41A06"/>
     <w:rsid w:val="00A41CCB"/>
     <w:rsid w:val="00A4323A"/>
     <w:rsid w:val="00A43E02"/>
     <w:rsid w:val="00A4434F"/>
     <w:rsid w:val="00A447D6"/>
     <w:rsid w:val="00A45BA5"/>
     <w:rsid w:val="00A479F2"/>
     <w:rsid w:val="00A47AD8"/>
     <w:rsid w:val="00A52A69"/>
     <w:rsid w:val="00A539A1"/>
     <w:rsid w:val="00A5472A"/>
     <w:rsid w:val="00A55CE3"/>
     <w:rsid w:val="00A56A3F"/>
     <w:rsid w:val="00A601AF"/>
     <w:rsid w:val="00A612F9"/>
     <w:rsid w:val="00A62939"/>
     <w:rsid w:val="00A62F31"/>
     <w:rsid w:val="00A62F43"/>
     <w:rsid w:val="00A64D59"/>
     <w:rsid w:val="00A66E5F"/>
     <w:rsid w:val="00A67D62"/>
     <w:rsid w:val="00A700FC"/>
     <w:rsid w:val="00A70D26"/>
+    <w:rsid w:val="00A7159F"/>
     <w:rsid w:val="00A73E20"/>
     <w:rsid w:val="00A75BE7"/>
     <w:rsid w:val="00A77D45"/>
     <w:rsid w:val="00A823CE"/>
     <w:rsid w:val="00A835A7"/>
     <w:rsid w:val="00A83A46"/>
     <w:rsid w:val="00A85D2B"/>
     <w:rsid w:val="00A91A3E"/>
     <w:rsid w:val="00A92DB4"/>
     <w:rsid w:val="00A942ED"/>
     <w:rsid w:val="00A94DC2"/>
     <w:rsid w:val="00A95954"/>
     <w:rsid w:val="00AA090F"/>
     <w:rsid w:val="00AA0BC5"/>
     <w:rsid w:val="00AA5DA3"/>
     <w:rsid w:val="00AA5F48"/>
     <w:rsid w:val="00AA7458"/>
     <w:rsid w:val="00AA7F7B"/>
     <w:rsid w:val="00AB01DB"/>
     <w:rsid w:val="00AB16EC"/>
     <w:rsid w:val="00AB29B0"/>
     <w:rsid w:val="00AB37E2"/>
     <w:rsid w:val="00AB3A80"/>
     <w:rsid w:val="00AB46DC"/>
     <w:rsid w:val="00AB4999"/>
     <w:rsid w:val="00AB4A28"/>
     <w:rsid w:val="00AB6149"/>
     <w:rsid w:val="00AB7535"/>
     <w:rsid w:val="00AC075C"/>
+    <w:rsid w:val="00AC1457"/>
     <w:rsid w:val="00AC1BFD"/>
     <w:rsid w:val="00AC3698"/>
     <w:rsid w:val="00AC3870"/>
     <w:rsid w:val="00AC39CB"/>
     <w:rsid w:val="00AC6A3C"/>
+    <w:rsid w:val="00AC7F42"/>
     <w:rsid w:val="00AC7FB1"/>
     <w:rsid w:val="00AD285A"/>
     <w:rsid w:val="00AD66D9"/>
     <w:rsid w:val="00AD6E83"/>
     <w:rsid w:val="00AD7D9D"/>
     <w:rsid w:val="00AE259D"/>
     <w:rsid w:val="00AE42C2"/>
+    <w:rsid w:val="00AE526F"/>
     <w:rsid w:val="00AE6263"/>
     <w:rsid w:val="00AE638B"/>
     <w:rsid w:val="00AE72ED"/>
     <w:rsid w:val="00AF21B0"/>
     <w:rsid w:val="00AF3346"/>
     <w:rsid w:val="00AF5B06"/>
     <w:rsid w:val="00AF5D36"/>
     <w:rsid w:val="00AF6728"/>
     <w:rsid w:val="00AF67F2"/>
     <w:rsid w:val="00AF6C12"/>
     <w:rsid w:val="00AF6CF0"/>
     <w:rsid w:val="00B043CD"/>
     <w:rsid w:val="00B052C3"/>
     <w:rsid w:val="00B123CE"/>
     <w:rsid w:val="00B14B44"/>
     <w:rsid w:val="00B151D0"/>
     <w:rsid w:val="00B20DC7"/>
     <w:rsid w:val="00B219C8"/>
     <w:rsid w:val="00B22274"/>
     <w:rsid w:val="00B22BB9"/>
     <w:rsid w:val="00B22FC3"/>
     <w:rsid w:val="00B2390B"/>
     <w:rsid w:val="00B25B90"/>
     <w:rsid w:val="00B26409"/>
     <w:rsid w:val="00B32E27"/>
@@ -12219,50 +13802,51 @@
     <w:rsid w:val="00BB0F6E"/>
     <w:rsid w:val="00BB26F8"/>
     <w:rsid w:val="00BB2A28"/>
     <w:rsid w:val="00BB3C9F"/>
     <w:rsid w:val="00BB4A7C"/>
     <w:rsid w:val="00BB5168"/>
     <w:rsid w:val="00BB59D4"/>
     <w:rsid w:val="00BB6674"/>
     <w:rsid w:val="00BC01A8"/>
     <w:rsid w:val="00BC34C2"/>
     <w:rsid w:val="00BC43CA"/>
     <w:rsid w:val="00BC48FE"/>
     <w:rsid w:val="00BC51D8"/>
     <w:rsid w:val="00BC7A06"/>
     <w:rsid w:val="00BD0A34"/>
     <w:rsid w:val="00BD303D"/>
     <w:rsid w:val="00BD5E48"/>
     <w:rsid w:val="00BD6833"/>
     <w:rsid w:val="00BD7F2F"/>
     <w:rsid w:val="00BE222E"/>
     <w:rsid w:val="00BE5265"/>
     <w:rsid w:val="00BE6D23"/>
     <w:rsid w:val="00BF1F99"/>
     <w:rsid w:val="00BF2D9E"/>
     <w:rsid w:val="00BF3370"/>
+    <w:rsid w:val="00BF4292"/>
     <w:rsid w:val="00BF5A16"/>
     <w:rsid w:val="00BF6998"/>
     <w:rsid w:val="00C04D0F"/>
     <w:rsid w:val="00C061C4"/>
     <w:rsid w:val="00C07065"/>
     <w:rsid w:val="00C076CF"/>
     <w:rsid w:val="00C07A08"/>
     <w:rsid w:val="00C12049"/>
     <w:rsid w:val="00C13AE9"/>
     <w:rsid w:val="00C151F6"/>
     <w:rsid w:val="00C16E72"/>
     <w:rsid w:val="00C16EF0"/>
     <w:rsid w:val="00C21461"/>
     <w:rsid w:val="00C23D9B"/>
     <w:rsid w:val="00C23DB0"/>
     <w:rsid w:val="00C273E0"/>
     <w:rsid w:val="00C27582"/>
     <w:rsid w:val="00C30B21"/>
     <w:rsid w:val="00C3161C"/>
     <w:rsid w:val="00C3300A"/>
     <w:rsid w:val="00C33A62"/>
     <w:rsid w:val="00C34FB3"/>
     <w:rsid w:val="00C354B2"/>
     <w:rsid w:val="00C355F8"/>
     <w:rsid w:val="00C35D7F"/>
@@ -12295,162 +13879,167 @@
     <w:rsid w:val="00C8165F"/>
     <w:rsid w:val="00C82ABE"/>
     <w:rsid w:val="00C82D18"/>
     <w:rsid w:val="00C84377"/>
     <w:rsid w:val="00C8482B"/>
     <w:rsid w:val="00C90DDA"/>
     <w:rsid w:val="00C90EBE"/>
     <w:rsid w:val="00C915CC"/>
     <w:rsid w:val="00C92E70"/>
     <w:rsid w:val="00C92F47"/>
     <w:rsid w:val="00C9426D"/>
     <w:rsid w:val="00C95DF7"/>
     <w:rsid w:val="00CA03BD"/>
     <w:rsid w:val="00CA07BB"/>
     <w:rsid w:val="00CA08EA"/>
     <w:rsid w:val="00CA16F1"/>
     <w:rsid w:val="00CA1AAB"/>
     <w:rsid w:val="00CA1DBF"/>
     <w:rsid w:val="00CA35C8"/>
     <w:rsid w:val="00CA5C19"/>
     <w:rsid w:val="00CB047A"/>
     <w:rsid w:val="00CB1076"/>
     <w:rsid w:val="00CB1151"/>
     <w:rsid w:val="00CB14DF"/>
     <w:rsid w:val="00CB18AA"/>
+    <w:rsid w:val="00CB18D3"/>
     <w:rsid w:val="00CB2ECB"/>
     <w:rsid w:val="00CB2FD0"/>
     <w:rsid w:val="00CB45C2"/>
     <w:rsid w:val="00CB4792"/>
+    <w:rsid w:val="00CB5B99"/>
     <w:rsid w:val="00CB5EF9"/>
     <w:rsid w:val="00CC1109"/>
     <w:rsid w:val="00CC3415"/>
     <w:rsid w:val="00CC39A5"/>
     <w:rsid w:val="00CC6079"/>
     <w:rsid w:val="00CC71F4"/>
     <w:rsid w:val="00CD043B"/>
     <w:rsid w:val="00CD0574"/>
     <w:rsid w:val="00CD149C"/>
     <w:rsid w:val="00CD219D"/>
     <w:rsid w:val="00CD2464"/>
     <w:rsid w:val="00CD4716"/>
     <w:rsid w:val="00CD5B81"/>
     <w:rsid w:val="00CD63EF"/>
     <w:rsid w:val="00CD7B54"/>
     <w:rsid w:val="00CE1997"/>
     <w:rsid w:val="00CE1D4C"/>
     <w:rsid w:val="00CE2D96"/>
     <w:rsid w:val="00CE3B26"/>
     <w:rsid w:val="00CE42D6"/>
     <w:rsid w:val="00CE543A"/>
     <w:rsid w:val="00CE7C6E"/>
     <w:rsid w:val="00CE7DA5"/>
     <w:rsid w:val="00CF0605"/>
     <w:rsid w:val="00CF15E4"/>
     <w:rsid w:val="00CF1EB5"/>
     <w:rsid w:val="00CF3C7E"/>
     <w:rsid w:val="00CF6A91"/>
     <w:rsid w:val="00CF7A4E"/>
     <w:rsid w:val="00D01FF1"/>
     <w:rsid w:val="00D0250C"/>
     <w:rsid w:val="00D0430E"/>
     <w:rsid w:val="00D057BF"/>
     <w:rsid w:val="00D05AC6"/>
     <w:rsid w:val="00D0743A"/>
     <w:rsid w:val="00D07768"/>
     <w:rsid w:val="00D1300D"/>
     <w:rsid w:val="00D16C8D"/>
     <w:rsid w:val="00D16E77"/>
     <w:rsid w:val="00D1745C"/>
     <w:rsid w:val="00D22824"/>
+    <w:rsid w:val="00D238FE"/>
     <w:rsid w:val="00D24489"/>
     <w:rsid w:val="00D26433"/>
     <w:rsid w:val="00D26455"/>
     <w:rsid w:val="00D26BF6"/>
     <w:rsid w:val="00D273CB"/>
     <w:rsid w:val="00D3160C"/>
     <w:rsid w:val="00D31FFF"/>
     <w:rsid w:val="00D3371A"/>
     <w:rsid w:val="00D33C41"/>
     <w:rsid w:val="00D358D7"/>
     <w:rsid w:val="00D36A4B"/>
     <w:rsid w:val="00D36D8B"/>
     <w:rsid w:val="00D43813"/>
     <w:rsid w:val="00D44342"/>
     <w:rsid w:val="00D45A30"/>
     <w:rsid w:val="00D45F3E"/>
     <w:rsid w:val="00D4733F"/>
     <w:rsid w:val="00D52AF9"/>
     <w:rsid w:val="00D52DA8"/>
     <w:rsid w:val="00D52EF3"/>
     <w:rsid w:val="00D5399C"/>
     <w:rsid w:val="00D565A9"/>
     <w:rsid w:val="00D62889"/>
     <w:rsid w:val="00D63C95"/>
     <w:rsid w:val="00D651C0"/>
     <w:rsid w:val="00D65AA1"/>
     <w:rsid w:val="00D6667F"/>
     <w:rsid w:val="00D70352"/>
     <w:rsid w:val="00D70846"/>
     <w:rsid w:val="00D708DC"/>
     <w:rsid w:val="00D71FDB"/>
     <w:rsid w:val="00D72A51"/>
     <w:rsid w:val="00D72B57"/>
     <w:rsid w:val="00D72F43"/>
     <w:rsid w:val="00D7319D"/>
     <w:rsid w:val="00D731E6"/>
     <w:rsid w:val="00D73D77"/>
     <w:rsid w:val="00D75732"/>
     <w:rsid w:val="00D77529"/>
     <w:rsid w:val="00D77786"/>
+    <w:rsid w:val="00D81212"/>
     <w:rsid w:val="00D81EFE"/>
     <w:rsid w:val="00D82801"/>
     <w:rsid w:val="00D8396B"/>
     <w:rsid w:val="00D839F3"/>
     <w:rsid w:val="00D83C61"/>
     <w:rsid w:val="00D85376"/>
     <w:rsid w:val="00D875D6"/>
     <w:rsid w:val="00D91ED6"/>
     <w:rsid w:val="00D92E35"/>
     <w:rsid w:val="00D9301E"/>
     <w:rsid w:val="00D94442"/>
     <w:rsid w:val="00D94D88"/>
     <w:rsid w:val="00D9554A"/>
     <w:rsid w:val="00D95655"/>
     <w:rsid w:val="00D9572B"/>
     <w:rsid w:val="00D96C22"/>
     <w:rsid w:val="00D96DBC"/>
     <w:rsid w:val="00DA2755"/>
     <w:rsid w:val="00DA52F1"/>
     <w:rsid w:val="00DA62E2"/>
     <w:rsid w:val="00DA66F2"/>
     <w:rsid w:val="00DA6806"/>
     <w:rsid w:val="00DA71C7"/>
     <w:rsid w:val="00DB2709"/>
     <w:rsid w:val="00DB428E"/>
     <w:rsid w:val="00DB4FD6"/>
     <w:rsid w:val="00DB5551"/>
+    <w:rsid w:val="00DB7FEF"/>
     <w:rsid w:val="00DC329A"/>
     <w:rsid w:val="00DC5454"/>
     <w:rsid w:val="00DC6FDE"/>
     <w:rsid w:val="00DD012C"/>
     <w:rsid w:val="00DD0185"/>
     <w:rsid w:val="00DD18A3"/>
     <w:rsid w:val="00DD1FB1"/>
     <w:rsid w:val="00DD27EF"/>
     <w:rsid w:val="00DD2CF6"/>
     <w:rsid w:val="00DD2F68"/>
     <w:rsid w:val="00DD7EB2"/>
     <w:rsid w:val="00DE0542"/>
     <w:rsid w:val="00DE18A2"/>
     <w:rsid w:val="00DE2A5F"/>
     <w:rsid w:val="00DE4993"/>
     <w:rsid w:val="00DE5297"/>
     <w:rsid w:val="00DE5E40"/>
     <w:rsid w:val="00DE62AC"/>
     <w:rsid w:val="00DE79D6"/>
     <w:rsid w:val="00DE7AF0"/>
     <w:rsid w:val="00DF016A"/>
     <w:rsid w:val="00DF07BA"/>
     <w:rsid w:val="00DF14C2"/>
     <w:rsid w:val="00DF355B"/>
     <w:rsid w:val="00DF590C"/>
@@ -12587,92 +14176,95 @@
     <w:rsid w:val="00F24B87"/>
     <w:rsid w:val="00F2511B"/>
     <w:rsid w:val="00F27C35"/>
     <w:rsid w:val="00F33140"/>
     <w:rsid w:val="00F341E9"/>
     <w:rsid w:val="00F3462E"/>
     <w:rsid w:val="00F34A72"/>
     <w:rsid w:val="00F34FBB"/>
     <w:rsid w:val="00F36865"/>
     <w:rsid w:val="00F37644"/>
     <w:rsid w:val="00F378A4"/>
     <w:rsid w:val="00F4065B"/>
     <w:rsid w:val="00F414C7"/>
     <w:rsid w:val="00F41650"/>
     <w:rsid w:val="00F4248B"/>
     <w:rsid w:val="00F4363E"/>
     <w:rsid w:val="00F449E1"/>
     <w:rsid w:val="00F45B90"/>
     <w:rsid w:val="00F46673"/>
     <w:rsid w:val="00F47754"/>
     <w:rsid w:val="00F50165"/>
     <w:rsid w:val="00F50820"/>
     <w:rsid w:val="00F529B5"/>
     <w:rsid w:val="00F53B94"/>
     <w:rsid w:val="00F53F6E"/>
+    <w:rsid w:val="00F5527D"/>
     <w:rsid w:val="00F55941"/>
     <w:rsid w:val="00F560AC"/>
     <w:rsid w:val="00F56EDA"/>
     <w:rsid w:val="00F60C90"/>
     <w:rsid w:val="00F6182B"/>
     <w:rsid w:val="00F62754"/>
     <w:rsid w:val="00F62EF5"/>
     <w:rsid w:val="00F639F7"/>
     <w:rsid w:val="00F64AFE"/>
     <w:rsid w:val="00F64FC2"/>
     <w:rsid w:val="00F6792F"/>
     <w:rsid w:val="00F700E2"/>
     <w:rsid w:val="00F706DF"/>
     <w:rsid w:val="00F730DF"/>
     <w:rsid w:val="00F80B61"/>
     <w:rsid w:val="00F81573"/>
     <w:rsid w:val="00F856A3"/>
     <w:rsid w:val="00F873D9"/>
     <w:rsid w:val="00F8756A"/>
     <w:rsid w:val="00F91096"/>
     <w:rsid w:val="00F93136"/>
     <w:rsid w:val="00F93FA1"/>
     <w:rsid w:val="00F945DC"/>
     <w:rsid w:val="00F95DA9"/>
     <w:rsid w:val="00F973F8"/>
     <w:rsid w:val="00FA011B"/>
     <w:rsid w:val="00FA0B16"/>
     <w:rsid w:val="00FA0BEE"/>
     <w:rsid w:val="00FA10EC"/>
     <w:rsid w:val="00FA12FF"/>
     <w:rsid w:val="00FA1F0A"/>
     <w:rsid w:val="00FA290C"/>
     <w:rsid w:val="00FA31E5"/>
     <w:rsid w:val="00FA460D"/>
     <w:rsid w:val="00FA6B08"/>
     <w:rsid w:val="00FA7A0D"/>
     <w:rsid w:val="00FB06D1"/>
+    <w:rsid w:val="00FB11EE"/>
     <w:rsid w:val="00FB1689"/>
     <w:rsid w:val="00FB3EA7"/>
     <w:rsid w:val="00FB4FB6"/>
     <w:rsid w:val="00FB55DB"/>
     <w:rsid w:val="00FC101D"/>
+    <w:rsid w:val="00FC24FD"/>
     <w:rsid w:val="00FC2614"/>
     <w:rsid w:val="00FC5824"/>
     <w:rsid w:val="00FD1468"/>
     <w:rsid w:val="00FD2074"/>
     <w:rsid w:val="00FD5C20"/>
     <w:rsid w:val="00FD63C1"/>
     <w:rsid w:val="00FD6BB0"/>
     <w:rsid w:val="00FE032F"/>
     <w:rsid w:val="00FE1238"/>
     <w:rsid w:val="00FE1CFD"/>
     <w:rsid w:val="00FE2E6B"/>
     <w:rsid w:val="00FE34E4"/>
     <w:rsid w:val="00FE3A07"/>
     <w:rsid w:val="00FE4493"/>
     <w:rsid w:val="00FE49EC"/>
     <w:rsid w:val="00FE4EF5"/>
     <w:rsid w:val="00FE5B65"/>
     <w:rsid w:val="00FE7DFD"/>
     <w:rsid w:val="00FF0F88"/>
     <w:rsid w:val="00FF2CA1"/>
     <w:rsid w:val="00FF32A5"/>
     <w:rsid w:val="00FF466C"/>
     <w:rsid w:val="00FF4720"/>
     <w:rsid w:val="00FF54A5"/>
     <w:rsid w:val="00FF614C"/>
@@ -13200,50 +14792,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek6Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F6182B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
     <w:name w:val="Nagłówek 1 Znak"/>
@@ -15771,117 +17364,123 @@
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
       <w:i/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EquationZnak">
     <w:name w:val="Equation Znak"/>
     <w:basedOn w:val="FutureTekstpodstawowyZnak"/>
     <w:link w:val="Equation"/>
     <w:rsid w:val="00F16FF9"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math"/>
       <w:i/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading2JOFFL">
     <w:name w:val="Heading 2 JOFFL"/>
     <w:basedOn w:val="Heading3JOFFL"/>
     <w:link w:val="Heading2JOFFLZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="00E53682"/>
-[...4 lines deleted...]
-      <w:szCs w:val="22"/>
+    <w:rsid w:val="00F5527D"/>
+    <w:rPr>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2JOFFLZnak">
     <w:name w:val="Heading 2 JOFFL Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Heading2JOFFL"/>
-    <w:rsid w:val="00E53682"/>
+    <w:rsid w:val="00F5527D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading3JOFFL">
+    <w:name w:val="Heading 3 JOFFL"/>
+    <w:basedOn w:val="Heading4JOFFL"/>
+    <w:link w:val="Heading3JOFFLZnak"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F5527D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3JOFFLZnak">
+    <w:name w:val="Heading 3 JOFFL Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Heading3JOFFL"/>
+    <w:rsid w:val="00F5527D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading3JOFFL">
-[...20 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading4JOFFL">
     <w:name w:val="Heading 4 JOFFL"/>
-    <w:basedOn w:val="Nagwek5"/>
+    <w:basedOn w:val="MaintextJOFFL"/>
     <w:link w:val="Heading4JOFFLZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="00C8482B"/>
+    <w:rsid w:val="00FB11EE"/>
     <w:pPr>
+      <w:spacing w:before="240"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-US"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4JOFFLZnak">
     <w:name w:val="Heading 4 JOFFL Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Heading4JOFFL"/>
-    <w:rsid w:val="00C8482B"/>
+    <w:rsid w:val="00FB11EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading5thlevel">
     <w:name w:val="Heading 5th level"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Heading5thlevelZnak"/>
     <w:rsid w:val="00E74125"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:i/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5thlevelZnak">
     <w:name w:val="Heading 5th level Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Heading5thlevel"/>
     <w:rsid w:val="00E74125"/>
     <w:rPr>
@@ -15904,170 +17503,173 @@
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MaintextJOFFLZnak">
     <w:name w:val="Main text_JOFFL Znak"/>
     <w:basedOn w:val="TekstpodstawowyJOFFLZnak"/>
     <w:link w:val="MaintextJOFFL"/>
     <w:rsid w:val="00CE2D96"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberedlist">
     <w:name w:val="Numbered list"/>
     <w:basedOn w:val="wypunktliczbyJOFFL"/>
     <w:link w:val="NumberedlistZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9426D"/>
+    <w:rsid w:val="0026587A"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="23"/>
-      <w:szCs w:val="23"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumberedlistZnak">
     <w:name w:val="Numbered list Znak"/>
     <w:basedOn w:val="wypunktliczbyJOFFLZnak"/>
     <w:link w:val="Numberedlist"/>
-    <w:rsid w:val="00C9426D"/>
+    <w:rsid w:val="0026587A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:iCs/>
-      <w:sz w:val="23"/>
-      <w:szCs w:val="23"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullets">
     <w:name w:val="Bullets"/>
     <w:basedOn w:val="wypunktsymbolJOFFL"/>
     <w:link w:val="BulletsZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9426D"/>
+    <w:rsid w:val="00130403"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="23"/>
-      <w:szCs w:val="23"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BulletsZnak">
     <w:name w:val="Bullets Znak"/>
     <w:basedOn w:val="wypunktsymbolJOFFLZnak"/>
     <w:link w:val="Bullets"/>
-    <w:rsid w:val="00C9426D"/>
+    <w:rsid w:val="00130403"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:iCs/>
-      <w:sz w:val="23"/>
-      <w:szCs w:val="23"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figureno">
     <w:name w:val="Figure no"/>
-    <w:basedOn w:val="Normalny"/>
     <w:link w:val="FigurenoZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9426D"/>
+    <w:rsid w:val="00BF4292"/>
     <w:pPr>
       <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="23"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="23"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurenoZnak">
     <w:name w:val="Figure no Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Figureno"/>
-    <w:rsid w:val="00C9426D"/>
+    <w:rsid w:val="00BF4292"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="23"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="23"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figuretitle">
     <w:name w:val="Figure title"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="FiguretitleZnak"/>
     <w:qFormat/>
     <w:rsid w:val="00C9426D"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FiguretitleZnak">
     <w:name w:val="Figure title Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Figuretitle"/>
     <w:rsid w:val="00C9426D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableno">
     <w:name w:val="Table no"/>
     <w:basedOn w:val="Figureno"/>
+    <w:next w:val="Tabletitle"/>
     <w:link w:val="TablenoZnak"/>
     <w:qFormat/>
     <w:rsid w:val="00C9426D"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TablenoZnak">
     <w:name w:val="Table no Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tableno"/>
     <w:rsid w:val="00C9426D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletitle">
     <w:name w:val="Table title"/>
     <w:basedOn w:val="Figuretitle"/>
     <w:link w:val="TabletitleZnak"/>
     <w:qFormat/>
     <w:rsid w:val="00C9426D"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabletitleZnak">
@@ -16095,70 +17697,71 @@
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabletextZnak">
     <w:name w:val="Table_text Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tabletext"/>
     <w:rsid w:val="00E74125"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1JOFFL">
     <w:name w:val="Heading 1 JOFFL"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Heading1JOFFLZnak"/>
     <w:qFormat/>
-    <w:rsid w:val="003C0B80"/>
+    <w:rsid w:val="009B1152"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1JOFFLZnak">
     <w:name w:val="Heading 1 JOFFL Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Heading1JOFFL"/>
-    <w:rsid w:val="003C0B80"/>
+    <w:rsid w:val="009B1152"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek5Znak">
     <w:name w:val="Nagłówek 5 Znak"/>
     <w:aliases w:val="Heading 5 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F16FF9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek6Znak">
     <w:name w:val="Nagłówek 6 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
@@ -16374,52 +17977,53 @@
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferencesJOFFL">
     <w:name w:val="References_JOFFL"/>
     <w:basedOn w:val="References"/>
     <w:link w:val="ReferencesJOFFLZnak"/>
     <w:qFormat/>
     <w:rsid w:val="00D81EFE"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="H4Znak0">
     <w:name w:val="H4_ Znak"/>
     <w:basedOn w:val="Heading4JOFFLZnak"/>
     <w:link w:val="H40"/>
     <w:rsid w:val="00882C95"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
+      <w:bCs w:val="0"/>
       <w:i/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ReferencesJOFFLZnak">
     <w:name w:val="References_JOFFL Znak"/>
     <w:basedOn w:val="ReferencesZnak"/>
     <w:link w:val="ReferencesJOFFL"/>
     <w:rsid w:val="00D81EFE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:iCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="wypunktowanie">
     <w:name w:val="wypunktowanie"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="wypunktowanieZnak0"/>
     <w:qFormat/>
     <w:rsid w:val="00E74125"/>
     <w:pPr>
@@ -16436,50 +18040,110 @@
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="wypunktowanieZnak0">
     <w:name w:val="wypunktowanie Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="wypunktowanie"/>
     <w:rsid w:val="00E74125"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00844CA9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading5JOFFL">
+    <w:name w:val="Heading 5 JOFFL"/>
+    <w:basedOn w:val="MaintextJOFFL"/>
+    <w:next w:val="MaintextJOFFL"/>
+    <w:link w:val="Heading5JOFFLZnak"/>
+    <w:qFormat/>
+    <w:rsid w:val="0031781B"/>
+    <w:pPr>
+      <w:spacing w:before="240"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5JOFFLZnak">
+    <w:name w:val="Heading 5 JOFFL Znak"/>
+    <w:basedOn w:val="MaintextJOFFLZnak"/>
+    <w:link w:val="Heading5JOFFL"/>
+    <w:rsid w:val="0031781B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CitationsJOFFL">
+    <w:name w:val="Citations JOFFL"/>
+    <w:basedOn w:val="MaintextJOFFL"/>
+    <w:link w:val="CitationsJOFFLZnak"/>
+    <w:qFormat/>
+    <w:rsid w:val="00203520"/>
+    <w:pPr>
+      <w:ind w:left="567" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationsJOFFLZnak">
+    <w:name w:val="Citations JOFFL Znak"/>
+    <w:basedOn w:val="MaintextJOFFLZnak"/>
+    <w:link w:val="CitationsJOFFL"/>
+    <w:rsid w:val="00203520"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="279385603">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="335424918">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -16954,98 +18618,98 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1975017500">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/xxxxxxxxx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/xxxxxxxxx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mozgieduacja.pl/jak-sie-uczyc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicationethics.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/xxxxxxxxx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/xxxxxxxxx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mozgieduacja.pl/jak-sie-uczyc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicationethics.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="pl-PL"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.1187155023483145"/>
           <c:y val="4.5267489711934158E-2"/>
           <c:w val="0.76256899530337097"/>
           <c:h val="0.65740092673600992"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="stacked"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Arkusz1!$J$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>%wykrycia</c:v>
+                  <c:v>% detection</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="15875" cap="rnd">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="5"/>
             <c:spPr>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
               </a:ln>
@@ -17413,51 +19077,51 @@
                   </c:numRef>
                 </c:val>
                 <c:smooth val="0"/>
                 <c:extLst>
                   <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                     <c16:uniqueId val="{00000004-B343-4BA3-B66F-E12EA615936D}"/>
                   </c:ext>
                 </c:extLst>
               </c15:ser>
             </c15:filteredLineSeries>
           </c:ext>
         </c:extLst>
       </c:lineChart>
       <c:lineChart>
         <c:grouping val="stacked"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Arkusz1!$K$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>%wykrycia (dynamika)</c:v>
+                  <c:v>% detection (dynamics)</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="15875" cap="rnd">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="5"/>
             <c:spPr>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
@@ -17665,53 +19329,64 @@
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr rot="-5400000" vert="horz"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr b="0"/>
                 </a:pPr>
                 <a:r>
-                  <a:rPr lang="pl-PL" b="0"/>
-                  <a:t>%wykrycia</a:t>
+                  <a:rPr lang="pl-PL" b="0">
+                    <a:latin typeface="+mj-lt"/>
+                  </a:rPr>
+                  <a:t>% </a:t>
                 </a:r>
+                <a:r>
+                  <a:rPr lang="pl-PL" sz="1100" b="0">
+                    <a:latin typeface="+mj-lt"/>
+                  </a:rPr>
+                  <a:t>detection</a:t>
+                </a:r>
+                <a:endParaRPr lang="pl-PL" b="0">
+                  <a:latin typeface="+mj-lt"/>
+                </a:endParaRPr>
               </a:p>
             </c:rich>
           </c:tx>
           <c:layout>
             <c:manualLayout>
               <c:xMode val="edge"/>
               <c:yMode val="edge"/>
               <c:x val="8.5714781793400398E-3"/>
               <c:y val="0.19615136491776911"/>
             </c:manualLayout>
           </c:layout>
           <c:overlay val="0"/>
           <c:spPr>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:title>
         <c:numFmt formatCode="0%" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
@@ -17730,52 +19405,54 @@
             </a:pPr>
             <a:endParaRPr lang="pl-PL"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="235058176"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:valAx>
         <c:axId val="163881536"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="r"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr rot="-5400000" vert="horz"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr b="0"/>
                 </a:pPr>
                 <a:r>
-                  <a:rPr lang="pl-PL" b="0"/>
-                  <a:t>Indeks łańcuchowy</a:t>
+                  <a:rPr lang="pl-PL" sz="1100" b="0">
+                    <a:latin typeface="+mj-lt"/>
+                  </a:rPr>
+                  <a:t>Chain index</a:t>
                 </a:r>
               </a:p>
             </c:rich>
           </c:tx>
           <c:overlay val="0"/>
           <c:spPr>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:title>
         <c:numFmt formatCode="0%" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
@@ -17798,50 +19475,84 @@
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="163881536"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
+      <c:legendEntry>
+        <c:idx val="0"/>
+        <c:txPr>
+          <a:bodyPr rot="0" vert="horz"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1050">
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL"/>
+          </a:p>
+        </c:txPr>
+      </c:legendEntry>
+      <c:legendEntry>
+        <c:idx val="1"/>
+        <c:txPr>
+          <a:bodyPr rot="0" vert="horz"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1100">
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL"/>
+          </a:p>
+        </c:txPr>
+      </c:legendEntry>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.14385707735581205"/>
           <c:y val="0.85614898466639033"/>
           <c:w val="0.70668674114503882"/>
           <c:h val="0.1043773311230833"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" vert="horz"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr/>
           </a:pPr>
@@ -18418,70 +20129,70 @@
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02D6A769-A7AB-4604-89ED-AB1EB7C4B027}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>8217</Characters>
+  <Pages>10</Pages>
+  <Words>1757</Words>
+  <Characters>12181</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>203</Lines>
+  <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>...........</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>U.Ł.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9567</CharactersWithSpaces>
+  <CharactersWithSpaces>13871</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>...........</dc:title>
   <dc:subject>Finanse i Prawo Finansowe, Journal of Finance and Financial Law, x(xx)/202x, https://doi.org/10.18778/2391-6478.x.xx.xx</dc:subject>
   <dc:creator>XY</dc:creator>
   <cp:keywords>key words</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>